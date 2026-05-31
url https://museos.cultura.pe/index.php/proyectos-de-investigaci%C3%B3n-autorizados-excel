--- v2 (2026-02-27)
+++ v3 (2026-05-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Archivos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="659">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="683">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Nombre del Proyecto</t>
   </si>
   <si>
     <t>Director</t>
   </si>
   <si>
     <t>Región</t>
   </si>
   <si>
     <t>Museo/Depósito</t>
   </si>
   <si>
     <t>Resolución de autorización</t>
   </si>
   <si>
     <t>Resolución Informe Final</t>
   </si>
   <si>
     <t>"Del PIA Chira temporada de campo 2023"</t>
   </si>
   <si>
@@ -95,104 +95,164 @@
   <si>
     <t>Mag. Guido Agresti</t>
   </si>
   <si>
     <t>Museo Regional de Ica “Adolfo Bermúdez Jenkins", Museo Antonini</t>
   </si>
   <si>
     <t>RD N° 000005-2026-DGM-VMPCIC/MC (19FEB2026)</t>
   </si>
   <si>
     <t>“Análisis bioarqueológico y contextual de las tumbas Chimú de los sitios arqueológicos El Chorro, El Triunfo, La Inmaculada y Sipán”</t>
   </si>
   <si>
     <t>Mag. Edgar Bracamonte Lévano</t>
   </si>
   <si>
     <t>Lambayeque</t>
   </si>
   <si>
     <t>Museo de Sitio Huaca Rajada Sipán, Museo Tumbas Reales de Sipán</t>
   </si>
   <si>
     <t>RD N° 000006-2026-DGM-VMPCIC/MC (19FEB2026)</t>
   </si>
   <si>
+    <t>Proyecto de Investigación"Paisajes rotos: Materialidad y transición en el valle bajo de Chicama";</t>
+  </si>
+  <si>
+    <t>Mag. José Juan Castañeda Murga</t>
+  </si>
+  <si>
+    <t>La Libertad</t>
+  </si>
+  <si>
+    <t>Depósitos de la Huaca Arco Iris</t>
+  </si>
+  <si>
+    <t>RD N° 000009-2026-DGM-VMPCIC/MC (05MAR2026)</t>
+  </si>
+  <si>
+    <t>Proyecto de Investigación“Identidades regionales en los cántaros cara gollete Wari de Corral Redondo (800 – 1000 d.C)”;</t>
+  </si>
+  <si>
+    <t>Lic. Carol Michelle Rodriguez Romero</t>
+  </si>
+  <si>
+    <t>Lima</t>
+  </si>
+  <si>
+    <t>Museo Nacional de Arqueología, Antropología e Historia del Perú y Manejo de Colecciones del Ministerio de Cultura</t>
+  </si>
+  <si>
+    <t>RD N° 000012-2026-DGM-VMPCIC/MC (17MAR2026)</t>
+  </si>
+  <si>
+    <t>"Clasificación cronológica de los patrones funerarios Chachapoya (Amazonas)"</t>
+  </si>
+  <si>
+    <t>Licenciado Leonardo Gabriel Montenegro Alegre</t>
+  </si>
+  <si>
+    <t>Amazonas</t>
+  </si>
+  <si>
+    <t>Depósito de la Dirección Desconcentrada de Cultura de Amazonas</t>
+  </si>
+  <si>
+    <t>RD N° 000016-2026-DGM-VMPCIC/MC (10ABR2026)</t>
+  </si>
+  <si>
+    <t>“Proyecto de investigación arqueológica Wacheqsa y La banda: un sistema integrado de producción y circulación en Chavín de Huántar”</t>
+  </si>
+  <si>
+    <t>Lic. Erick Ernesto Acero Shapiama</t>
+  </si>
+  <si>
+    <t>Áncash</t>
+  </si>
+  <si>
+    <t>Museo Nacional Chavín</t>
+  </si>
+  <si>
+    <t>RD N° 000019-2026-DGM-VMPCIC/MC (16ABR2026)</t>
+  </si>
+  <si>
+    <t>Proyecto “La producción de cerámica en Huaca Pucllana entre el Intermedio Temprano y Horizonte Medio”</t>
+  </si>
+  <si>
+    <t>Lic. Carlos Miguel Ángel Carrasco López</t>
+  </si>
+  <si>
+    <t>Museo de Sitio Pucllana</t>
+  </si>
+  <si>
+    <t>RD N° 000020-2026-DGM-VMPCIC/MC (17ABR2026)</t>
+  </si>
+  <si>
     <t>Estudio de Intensificación agrícola prehispánica a través del Análisis isotópico de restos vegetales y animales de la costa norte del Perú</t>
   </si>
   <si>
     <t>Lic. Estuardo José Félix La Torre Calvera</t>
   </si>
   <si>
     <t>Museo Cao, Museo de Sitio San José de Moro, Huaca Arco Iris, Museo Tumbas Reales de Sipán, Museo Nacional Sicán, Museo de Sitio de Túcume, Museo de Sitio Chotuna Chornancap, Museo Regional de Casma “Max Uhle” y Área de Manejo de Colecciones</t>
   </si>
   <si>
     <t>RD N° 001-2025-DGM-VMPCIC/MC (09ENE2025)</t>
   </si>
   <si>
     <t>Investigaciones Patogenómicas de los Peruanos Antiguos</t>
   </si>
   <si>
     <t>Dra. Sonia Elizabeth Guillén Oneeglio y Dra. Evelyn Karin Guevara Torres</t>
   </si>
   <si>
-    <t>Amazonas</t>
-[...1 lines deleted...]
-  <si>
     <t>Museo de Leymebamba y Centro Mallqui</t>
   </si>
   <si>
     <t>RD N° 002-2025-DGM-VMPCIC/MC (10ENE2025)</t>
   </si>
   <si>
     <t>Proyecto Bioarqueológico para Determinar las Relaciones entre los Sacrificios Chimú (950 – 1470 d.C.) de los sitios arqueológicos Huanchaquito Las Llamas y El Pollo con  otras poblaciones contemporáneas de la costa norte del Perú</t>
   </si>
   <si>
     <t>Ph.D. Richard Carlton Sutter y Lic. Luis Alberto Flores de la Oliva</t>
   </si>
   <si>
-    <t>La Libertad</t>
-[...4 lines deleted...]
-  <si>
     <t>RD N° 009-2025-DGM-VMPCIC/MC (22ENE2025)</t>
   </si>
   <si>
     <t>RD N° 074-2025-DGM-VMPCIC/MC (04NOV2025)</t>
   </si>
   <si>
     <t>Reconstitución de las redes de intercambio de las conchas de las especies Spondylus crassisquama y Spondylus limbatus del Santuario Arqueológico de Pachacamac (Pacífico Este)</t>
   </si>
   <si>
     <t>Mag. Denise Pozzi-Escot Buenaño</t>
   </si>
   <si>
-    <t>Lima</t>
-[...1 lines deleted...]
-  <si>
     <t>Museo de Sitio Pachacamac</t>
   </si>
   <si>
     <t>RD N° 010-2025-DGM-VMPCIC/MC (24ENE2025)</t>
   </si>
   <si>
     <t>Identificación de aves presentes en artefactos plumarios del Santuario Arqueológico de Pachacamac mediante análisis de ADN antiguo</t>
   </si>
   <si>
     <t>RD N° 0012-2025-DGM-VMPCIC/MC (22ENE2025)</t>
   </si>
   <si>
     <t>Contextos funerarios de la cultura Chancay, un estudio de los fardos de Manzanares, Huacho</t>
   </si>
   <si>
     <t>Lic. Angela Lucía Rojas Bergna</t>
   </si>
   <si>
     <t>Museo Arqueológico “Arturo Ruiz Estrada” de la Universidad Nacional José Faustino Sánchez Carrión</t>
   </si>
   <si>
     <t>RD N° 0013-2025-DGM-VMPCIC/MC (31ENE2025)</t>
   </si>
   <si>
     <t>Cuerpos y territorios: Salud y estatus en la sociedad Lambayeque/Sicán</t>
@@ -239,74 +299,71 @@
   <si>
     <t>RD Nº 038-2025-DGM-VMPCIC/MC (30MAY2025)</t>
   </si>
   <si>
     <t>Proyecto de Investigación de Colecciones y Fondos Museográficos Administrados por el Ministerio de Cultura “Estudio paleogenómico de la coevolución del frijol y sus simbiontes durante la domesticación";</t>
   </si>
   <si>
     <t>Mag. George Edward Chauca Iparraguirre</t>
   </si>
   <si>
     <t>Museo Regional de Ica "Adolfo Bermúdez Jenkins"</t>
   </si>
   <si>
     <t>RD Nº 0040-2025-DGM/VMPCIC/MC (09JUN2025)</t>
   </si>
   <si>
     <t>RD N° 055-2025-DGM-VMPCIC/MC (18JUL2025)</t>
   </si>
   <si>
     <t>Descifrando contextos funerarios de Chavín de Huántar y su posible relación con relatos sobre la muerte de soldados chilenos durante la Guerra del Pacífico (1879- 1883)</t>
   </si>
   <si>
     <t>Lic. Sussy Lucero Sánchez Lozada,</t>
   </si>
   <si>
-    <t>Áncash</t>
-[...4 lines deleted...]
-  <si>
     <t>RD N° 00043-2025-DGM-VMPCIC/MC (11JUN2025)</t>
   </si>
   <si>
     <t>Proyecto de investigación de los materiales arqueológicos Callacpuma-Cajamarca</t>
   </si>
   <si>
     <t>Lic. Patricia Chirinos Ogata</t>
   </si>
   <si>
     <t>Cajamarca</t>
   </si>
   <si>
     <t>Museo Arqueológico y Etnográfico del Conjunto Monumental Belén</t>
   </si>
   <si>
     <t>RD N° 00044-2025-DGM-VMPCIC/MC (11JUN2025)</t>
   </si>
   <si>
+    <t>RD N° 022-2026-DGM-VMPCIC/MC (24ABR2026)</t>
+  </si>
+  <si>
     <t>Micro-esculturas de Sacsayhuamán: estudio iconográfico</t>
   </si>
   <si>
     <t>Mag. Eric Villacorta Cano</t>
   </si>
   <si>
     <t>Cusco</t>
   </si>
   <si>
     <t>Museo Histórico Regional del Cusco</t>
   </si>
   <si>
     <t>RD Nº 048-2025-DGM/VMPCIC/MC (20JUN2025)</t>
   </si>
   <si>
     <t>Estudios bioarqueológicos holístico de los restos humanos de El Chorro, Santa Rosa de Pucalá y Capilla del Niño Serranito-Etén</t>
   </si>
   <si>
     <t>Museo Tumbas Reales de Sipán</t>
   </si>
   <si>
     <t>RD N° 046-2025-DGM-VMPCIC-MC (18JUN2025)</t>
   </si>
   <si>
     <t>Una exploración de las relaciones funerarias entre los restos de cetáceos y el perfil biológico y social de los individuos humanos de la tumba Paracas Cavernas ‘N12’ de Cerro Colorado para el Formativo Tardío</t>
@@ -464,113 +521,128 @@
   <si>
     <t>LIc. Damner Aparicio Chuyacama</t>
   </si>
   <si>
     <t>Gabinete de Elementos Muestrales y Colecciones de la Dirección Desconcentrada de Cultura del Cusco</t>
   </si>
   <si>
     <t>RD N° 000082-2025-DGM-VMPCIC/MC (05DIC2025)</t>
   </si>
   <si>
     <t>“Estudio multidisciplinario de la colección del Museo Santuarios Andinos-Arequipa”;</t>
   </si>
   <si>
     <t>Dra. Dominika Sieczkowska-Jacyna</t>
   </si>
   <si>
     <t>RD N° 000084-2025-DGM-VMPCIC/MC (16DIC2025)</t>
   </si>
   <si>
     <t>“Patologías dentales como indicadores dietéticos: análisis bioarqueológico de los individuos recuperados de la Huaca Pucllana”</t>
   </si>
   <si>
     <t>Lic. Diego Alonso Cabrera Pacheco</t>
   </si>
   <si>
-    <t>Museo de Sitio Pucllana</t>
-[...1 lines deleted...]
-  <si>
     <t>RD N° 000085-2025-DGM-VMPCIC/MC (22DIC2025)</t>
   </si>
   <si>
     <t>Proyecto de Investigación "Caracterización de artefactos en obsidiana del periodo Horizonte Medio (540d.c.-900d.c.) procedentes de excavaciones arqueológicas en la zona monu</t>
   </si>
   <si>
     <t>Mag. Alfredo Mormontoy Atayupanqui</t>
   </si>
   <si>
     <t>RD N° 000077-2025-DGM-VMPCIC/MC (12NOV2025)</t>
   </si>
   <si>
     <t>RD N° 008-2026-DGM-VMPCIC/MC (23FEB2026)</t>
   </si>
   <si>
+    <t>Proyecto de investigación “Una colección resiliente: El archivo como mediador entre artesanos y el Museo Nacional de la Cultura Peruana durante y después de la pandemia por COVID-19”</t>
+  </si>
+  <si>
+    <t>Lic. María del Pilar Ramírez Calderón</t>
+  </si>
+  <si>
+    <t>Museo Nacional de la Cultura Peruana</t>
+  </si>
+  <si>
+    <t>RD N° 000060-2025-DGM-VMPCIC/MC (15AGO2025)</t>
+  </si>
+  <si>
     <t>Evolución y diversidad genética del maíz (Zea Mays) prehispánico en el valle de Moquegua, Perú</t>
   </si>
   <si>
     <t>Dra. Sarah Irmelin Baitzel</t>
   </si>
   <si>
     <t>Museo Contisuyo</t>
   </si>
   <si>
     <t>RD N° 008-2024-DGM-VMPCIC-MC (31ENE2024)</t>
   </si>
   <si>
     <t>Caracterización química de pigmentos de la cerámica del Periodo Intermedio Tardío y Horizonte Tardío (Temporadas 1999 y 2002), mediante FRXp y LIBS del Sitio Arqueológico Choquepukio, Cuenca de Lucre, Cusco</t>
   </si>
   <si>
     <t>Dra. Celina Luizar Obregón, Bach. Sandra Pierina Villena Sulli</t>
   </si>
   <si>
     <t>RD Nº 021-2024-DGM/VMPCIC/MC (08MAR2024)</t>
   </si>
   <si>
     <t>RD N° 029-2025-DGM-VMPCIC/MC (28MAR2025)</t>
   </si>
   <si>
     <t>Los personajes en la cultura Cajamarca desde el sitio arqueológico Iscoconga</t>
   </si>
   <si>
     <t>Dra. Solsire Natali Cusicanqui Marsano</t>
   </si>
   <si>
     <t>Depósitos Direción Desconcentrada de Cultura de Cajamarca</t>
   </si>
   <si>
     <t>RD N° 0024-2024-DGM-VMPCIC/MC (14MAR2024)</t>
   </si>
   <si>
+    <t>RD N° 011-2026-DGM-VMPCIC/MC (09MAR2026)</t>
+  </si>
+  <si>
     <t>Determinación de la antigüedad y procedencia de las plumas de ave asociadas a fardos Ychsma excavados por el Proyecto Arqueológico Pachacamac-2005 en el Sitio de Pachacámac, Perú</t>
   </si>
   <si>
     <t>Dr. Rafael Segura Llanos, Dr. George Olah</t>
   </si>
   <si>
     <t>RD N° 0039-2024-DGM-VMPCIC/MC (16ABR2024)</t>
   </si>
   <si>
+    <t>RD N° 021-2026-DGM-VMPCIC/MC (21ABR2026)</t>
+  </si>
+  <si>
     <t>Tatuajes y pintura corporal en los andes: estudios preliminares</t>
   </si>
   <si>
     <t>Mag. Judyta Bak Bak</t>
   </si>
   <si>
     <t>Museo Nacional de Arqueología, Antropología e Historia del Perú, Museo de Sitio “Arturo Jiménez Borja – Puruchuco, Museo Regional de Casma "Max Uhle"</t>
   </si>
   <si>
     <t>RD N° 0042-2024-DGM-VMPCIC/MC (19ABR2024)</t>
   </si>
   <si>
     <t>Estudio de la cultura material histórica de la Zona Monumental de Trujillo</t>
   </si>
   <si>
     <t>Lic. Jerry Smith Solano Calderón</t>
   </si>
   <si>
     <t>Depósitos de la Dirección Desconcentrada de Cultura de La Libertad</t>
   </si>
   <si>
     <t>RD N° 048-2024-DGM-VMPCIC/MC (02MAY2024)</t>
   </si>
   <si>
     <t>Proyecto El Campanario – valle de Huarmey, temporadas 2018, 2019 y 2022</t>
@@ -1007,53 +1079,50 @@
   <si>
     <t>Estudio de las huellas del proceso de fabricación de la cerámica inca del sector Muyuqmarka del Parque Arqueológico Nacional de Saqsaywaman</t>
   </si>
   <si>
     <t>Lic. Alfredo Mormontoy Atayupanqui, Bach. María Luz Cutipa Fernández</t>
   </si>
   <si>
     <t>Parque Arqueológico Nacional de Saqsaywaman</t>
   </si>
   <si>
     <t>RD N° 0024-2022-DGM/MC (30MAR2022)</t>
   </si>
   <si>
     <t>RD N° 0029-2023-DGM/MC (17MAR2023)</t>
   </si>
   <si>
     <t>Museo Contisuyo-Depósitos de la Dirección Desconcentrada de Cultura de Moquegua</t>
   </si>
   <si>
     <t>RD N° 003-2022-DGM-MC (17ENE2022)</t>
   </si>
   <si>
     <t>Proyecto de investigación arqueológica de material óseo animal de Ichic Wilkawain, Ancash</t>
   </si>
   <si>
-    <t>Lic. Erick Ernesto Acero Shapiama</t>
-[...1 lines deleted...]
-  <si>
     <t>Museo Arqueológico de Áncash "Augusto Soriano Infante"</t>
   </si>
   <si>
     <t>RD N° 0032-2022-DGM-MC (05MAY2022)</t>
   </si>
   <si>
     <t>RD N° 0007-2023-DGM-MC (18ENE2023)</t>
   </si>
   <si>
     <t>Proyecto de análisis de materiales arqueológicos excavados por el Proyecto Casma Temprano</t>
   </si>
   <si>
     <t>Dr. Thomas George Pozorski, Dra. Shelia Griffis Pozorski y Lic. Rosa Nieves Marín Jave</t>
   </si>
   <si>
     <t>RD N° 00033-2022-DGM-MC (05MAY2022)</t>
   </si>
   <si>
     <t>RD N° 0001-2023-DGM-MC (04ENE2023)</t>
   </si>
   <si>
     <t>Proyecto de investigación visual de la colección de cerámica de ofrenda del sitio de Pacheco, cultura Wari, periodo Horizonte Medio (600-1050 D.C.)</t>
   </si>
   <si>
     <t>Mag. María Eugenia Ruiz Jara</t>
@@ -1656,50 +1725,53 @@
     <t>Dra. Sofía Consuelo Chacaltana Cortez y Dra. Jane Buikstra</t>
   </si>
   <si>
     <t>RD N° 06-2017/DGM/VMPCIC/MC (02MAR2017)</t>
   </si>
   <si>
     <t>Proyecto de Investigación Bioarqueológica Casa Grande, Valle Medio de Chincha</t>
   </si>
   <si>
     <t>Lic. Rosa Estefita Zavaleta Barrios</t>
   </si>
   <si>
     <t>RD N° 18-2017/DGM/VMPCIC/MC (23MAY2017)</t>
   </si>
   <si>
     <t>RD N° 900012-2018-DGM-VMPCIC-MC (18JUN2018)</t>
   </si>
   <si>
     <t>Análisis del ADN de los incas y las poblaciones multiétnicas prehispánicas</t>
   </si>
   <si>
     <t>Dr. Richard Burger</t>
   </si>
   <si>
     <t>RD N° 016-2017/DGM/VMPCIC/MC (15MAY2017)</t>
+  </si>
+  <si>
+    <t>RD N° 018-2026-DGM-VMPCIC/MC (15ABR2026)</t>
   </si>
   <si>
     <t>Proyecto Bioarqueológico del Imperialismo en la Zona de Arequipa (PBIARQ), Estudio de Bioarqueología y análisis intensivos de los restos óseos humanos de la colección arqueológica La Real, Beringa valle de Majes, y Malata valle del Colca, Arequipa Perú</t>
   </si>
   <si>
     <t>Dra. Tiffiny Tung</t>
   </si>
   <si>
     <t>RD N° 032-2017/DGM/VMPCIC/MC (03OCT2017)</t>
   </si>
   <si>
     <t>Proyecto de Colecciones Museográficas Colesuyo 2017</t>
   </si>
   <si>
     <t>Dra. Sofía Consuelo Chacaltana Cortéz</t>
   </si>
   <si>
     <t>RD N° 25-2017/DGM/VMPCIC/MC (04JUL2017)</t>
   </si>
   <si>
     <t>Proyecto de la Base de Datos de Khipus-Colecciones del Museo Nacional de Arqueología, Antropología e Historia del Perú</t>
   </si>
   <si>
     <t>Lic. Rosa María Varillas Palacios</t>
   </si>
@@ -2332,51 +2404,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G168"/>
+  <dimension ref="A1:G174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="299" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="102" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="284" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="74" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="51" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -2466,3791 +2538,3929 @@
     <row r="5" spans="1:7">
       <c r="A5">
         <v>2026</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>26</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G8" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" t="s">
         <v>43</v>
       </c>
       <c r="D9" t="s">
         <v>44</v>
       </c>
       <c r="E9" t="s">
         <v>45</v>
       </c>
       <c r="F9" t="s">
         <v>46</v>
       </c>
       <c r="G9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>2025</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>2025</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>2025</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="F13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G13" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>2025</v>
       </c>
       <c r="B14" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="F14" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="G14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>2025</v>
       </c>
       <c r="B15" t="s">
+        <v>67</v>
+      </c>
+      <c r="C15" t="s">
         <v>64</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" t="s">
         <v>65</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>2025</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D16" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="E16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G16" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>2025</v>
       </c>
       <c r="B17" t="s">
         <v>73</v>
       </c>
       <c r="C17" t="s">
         <v>74</v>
       </c>
       <c r="D17" t="s">
+        <v>24</v>
+      </c>
+      <c r="E17" t="s">
         <v>75</v>
       </c>
-      <c r="E17" t="s">
+      <c r="F17" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="G17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>2025</v>
       </c>
       <c r="B18" t="s">
+        <v>77</v>
+      </c>
+      <c r="C18" t="s">
         <v>78</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
+        <v>34</v>
+      </c>
+      <c r="E18" t="s">
         <v>79</v>
       </c>
-      <c r="D18" t="s">
+      <c r="F18" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="G18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>2025</v>
       </c>
       <c r="B19" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" t="s">
+        <v>82</v>
+      </c>
+      <c r="D19" t="s">
+        <v>34</v>
+      </c>
+      <c r="E19" t="s">
+        <v>65</v>
+      </c>
+      <c r="F19" t="s">
         <v>83</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>2025</v>
       </c>
       <c r="B20" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C20" t="s">
-        <v>23</v>
+        <v>85</v>
       </c>
       <c r="D20" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F20" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="G20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>2025</v>
       </c>
       <c r="B21" t="s">
+        <v>88</v>
+      </c>
+      <c r="C21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" t="s">
+        <v>90</v>
+      </c>
+      <c r="F21" t="s">
         <v>91</v>
       </c>
-      <c r="C21" t="s">
+      <c r="G21" t="s">
         <v>92</v>
-      </c>
-[...8 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>2025</v>
       </c>
       <c r="B22" t="s">
+        <v>93</v>
+      </c>
+      <c r="C22" t="s">
         <v>94</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>44</v>
+      </c>
+      <c r="E22" t="s">
+        <v>45</v>
+      </c>
+      <c r="F22" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>97</v>
       </c>
       <c r="G22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>2025</v>
       </c>
       <c r="B23" t="s">
+        <v>96</v>
+      </c>
+      <c r="C23" t="s">
+        <v>97</v>
+      </c>
+      <c r="D23" t="s">
         <v>98</v>
       </c>
-      <c r="C23" t="s">
+      <c r="E23" t="s">
         <v>99</v>
       </c>
-      <c r="D23" t="s">
-[...2 lines deleted...]
-      <c r="E23" t="s">
+      <c r="F23" t="s">
         <v>100</v>
       </c>
-      <c r="F23" t="s">
+      <c r="G23" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>2025</v>
       </c>
       <c r="B24" t="s">
         <v>102</v>
       </c>
       <c r="C24" t="s">
         <v>103</v>
       </c>
       <c r="D24" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="E24" t="s">
-        <v>16</v>
+        <v>105</v>
       </c>
       <c r="F24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G24" t="s">
-        <v>105</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>2025</v>
       </c>
       <c r="B25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C25" t="s">
-        <v>107</v>
+        <v>23</v>
       </c>
       <c r="D25" t="s">
+        <v>24</v>
+      </c>
+      <c r="E25" t="s">
         <v>108</v>
       </c>
-      <c r="E25" t="s">
+      <c r="F25" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="G25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>2025</v>
       </c>
       <c r="B26" t="s">
+        <v>110</v>
+      </c>
+      <c r="C26" t="s">
         <v>111</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26"/>
+      <c r="E26" t="s">
+        <v>90</v>
+      </c>
+      <c r="F26" t="s">
         <v>112</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
       <c r="G26" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>2025</v>
       </c>
       <c r="B27" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C27" t="s">
-        <v>69</v>
+        <v>114</v>
       </c>
       <c r="D27" t="s">
         <v>15</v>
       </c>
       <c r="E27" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="F27" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="G27" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>2025</v>
       </c>
       <c r="B28" t="s">
+        <v>117</v>
+      </c>
+      <c r="C28" t="s">
+        <v>118</v>
+      </c>
+      <c r="D28" t="s">
+        <v>34</v>
+      </c>
+      <c r="E28" t="s">
+        <v>119</v>
+      </c>
+      <c r="F28" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>124</v>
       </c>
       <c r="G28" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>2025</v>
       </c>
       <c r="B29" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C29" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="D29"/>
+        <v>122</v>
+      </c>
+      <c r="D29" t="s">
+        <v>15</v>
+      </c>
       <c r="E29" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
       <c r="F29" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="G29" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>2025</v>
       </c>
       <c r="B30" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="C30" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="D30" t="s">
-        <v>15</v>
+        <v>127</v>
       </c>
       <c r="E30" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="F30" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="G30" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>2025</v>
       </c>
       <c r="B31" t="s">
+        <v>130</v>
+      </c>
+      <c r="C31" t="s">
+        <v>131</v>
+      </c>
+      <c r="D31" t="s">
+        <v>132</v>
+      </c>
+      <c r="E31" t="s">
         <v>133</v>
       </c>
-      <c r="C31" t="s">
+      <c r="F31" t="s">
         <v>134</v>
-      </c>
-[...7 lines deleted...]
-        <v>136</v>
       </c>
       <c r="G31" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>2025</v>
       </c>
       <c r="B32" t="s">
+        <v>135</v>
+      </c>
+      <c r="C32" t="s">
+        <v>89</v>
+      </c>
+      <c r="D32" t="s">
+        <v>15</v>
+      </c>
+      <c r="E32" t="s">
+        <v>136</v>
+      </c>
+      <c r="F32" t="s">
         <v>137</v>
       </c>
-      <c r="C32" t="s">
+      <c r="G32" t="s">
         <v>138</v>
-      </c>
-[...10 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>2025</v>
       </c>
       <c r="B33" t="s">
+        <v>139</v>
+      </c>
+      <c r="C33" t="s">
+        <v>140</v>
+      </c>
+      <c r="D33" t="s">
         <v>141</v>
       </c>
-      <c r="C33" t="s">
+      <c r="E33" t="s">
         <v>142</v>
       </c>
-      <c r="D33" t="s">
-[...2 lines deleted...]
-      <c r="E33" t="s">
+      <c r="F33" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="G33" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>2025</v>
       </c>
       <c r="B34" t="s">
+        <v>144</v>
+      </c>
+      <c r="C34" t="s">
         <v>145</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34"/>
+      <c r="E34" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="F34" t="s">
         <v>147</v>
       </c>
       <c r="G34" t="s">
-        <v>12</v>
+        <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>2025</v>
       </c>
       <c r="B35" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C35" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D35" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="E35" t="s">
-        <v>150</v>
+        <v>136</v>
       </c>
       <c r="F35" t="s">
         <v>151</v>
       </c>
       <c r="G35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>2025</v>
       </c>
       <c r="B36" t="s">
         <v>152</v>
       </c>
       <c r="C36" t="s">
         <v>153</v>
       </c>
       <c r="D36" t="s">
-        <v>85</v>
+        <v>44</v>
       </c>
       <c r="E36" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="F36" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G36" t="s">
-        <v>155</v>
+        <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B37" t="s">
         <v>156</v>
       </c>
       <c r="C37" t="s">
         <v>157</v>
       </c>
       <c r="D37" t="s">
-        <v>122</v>
+        <v>39</v>
       </c>
       <c r="E37" t="s">
         <v>158</v>
       </c>
       <c r="F37" t="s">
         <v>159</v>
       </c>
       <c r="G37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B38" t="s">
         <v>160</v>
       </c>
       <c r="C38" t="s">
         <v>161</v>
       </c>
       <c r="D38" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="E38" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="F38" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G38" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B39" t="s">
         <v>164</v>
       </c>
       <c r="C39" t="s">
         <v>165</v>
       </c>
       <c r="D39" t="s">
-        <v>80</v>
+        <v>132</v>
       </c>
       <c r="E39" t="s">
+        <v>133</v>
+      </c>
+      <c r="F39" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="G39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B40" t="s">
+        <v>167</v>
+      </c>
+      <c r="C40" t="s">
         <v>168</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>34</v>
+      </c>
+      <c r="E40" t="s">
+        <v>49</v>
+      </c>
+      <c r="F40" t="s">
         <v>169</v>
-      </c>
-[...7 lines deleted...]
-        <v>170</v>
       </c>
       <c r="G40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B41" t="s">
+        <v>170</v>
+      </c>
+      <c r="C41" t="s">
         <v>171</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
+        <v>104</v>
+      </c>
+      <c r="E41" t="s">
+        <v>162</v>
+      </c>
+      <c r="F41" t="s">
         <v>172</v>
       </c>
-      <c r="D41" t="s">
-[...2 lines deleted...]
-      <c r="E41" t="s">
+      <c r="G41" t="s">
         <v>173</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B42" t="s">
+        <v>174</v>
+      </c>
+      <c r="C42" t="s">
         <v>175</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
+        <v>34</v>
+      </c>
+      <c r="E42" t="s">
         <v>176</v>
       </c>
-      <c r="D42" t="s">
-[...2 lines deleted...]
-      <c r="E42" t="s">
+      <c r="F42" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="G42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>2024</v>
       </c>
       <c r="B43" t="s">
+        <v>178</v>
+      </c>
+      <c r="C43" t="s">
         <v>179</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
+        <v>141</v>
+      </c>
+      <c r="E43" t="s">
         <v>180</v>
       </c>
-      <c r="D43" t="s">
-[...2 lines deleted...]
-      <c r="E43" t="s">
+      <c r="F43" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="G43" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>2024</v>
       </c>
       <c r="B44" t="s">
+        <v>182</v>
+      </c>
+      <c r="C44" t="s">
         <v>183</v>
       </c>
-      <c r="C44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" t="s">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="E44" t="s">
+        <v>162</v>
+      </c>
+      <c r="F44" t="s">
         <v>184</v>
       </c>
-      <c r="F44" t="s">
+      <c r="G44" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>2024</v>
       </c>
       <c r="B45" t="s">
+        <v>186</v>
+      </c>
+      <c r="C45" t="s">
         <v>187</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="E45" t="s">
         <v>188</v>
       </c>
       <c r="F45" t="s">
         <v>189</v>
       </c>
       <c r="G45" t="s">
-        <v>12</v>
+        <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>2024</v>
       </c>
       <c r="B46" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C46" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D46" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E46" t="s">
-        <v>192</v>
+        <v>65</v>
       </c>
       <c r="F46" t="s">
         <v>193</v>
       </c>
       <c r="G46" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>2024</v>
       </c>
       <c r="B47" t="s">
         <v>195</v>
       </c>
       <c r="C47" t="s">
         <v>196</v>
       </c>
       <c r="D47" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E47" t="s">
-        <v>39</v>
+        <v>197</v>
       </c>
       <c r="F47" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>2024</v>
       </c>
       <c r="B48" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C48" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D48" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="E48" t="s">
-        <v>70</v>
+        <v>201</v>
       </c>
       <c r="F48" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G48" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>2024</v>
       </c>
       <c r="B49" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C49" t="s">
-        <v>95</v>
+        <v>204</v>
       </c>
       <c r="D49" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E49" t="s">
-        <v>39</v>
+        <v>205</v>
       </c>
       <c r="F49" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="G49" t="s">
-        <v>204</v>
+        <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>2024</v>
       </c>
       <c r="B50" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C50" t="s">
-        <v>206</v>
+        <v>97</v>
       </c>
       <c r="D50" t="s">
-        <v>15</v>
+        <v>98</v>
       </c>
       <c r="E50" t="s">
-        <v>70</v>
+        <v>208</v>
       </c>
       <c r="F50" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="G50" t="s">
-        <v>12</v>
+        <v>210</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>2024</v>
       </c>
       <c r="B51" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C51" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="D51" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="E51" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="F51" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="G51" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>2024</v>
       </c>
       <c r="B52" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C52" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D52" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E52" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="F52" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="G52" t="s">
-        <v>12</v>
+        <v>218</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>2024</v>
       </c>
       <c r="B53" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C53" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D53" t="s">
-        <v>113</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
-        <v>218</v>
+        <v>30</v>
       </c>
       <c r="F53" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="G53" t="s">
-        <v>220</v>
+        <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>2024</v>
       </c>
       <c r="B54" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C54" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D54" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="E54" t="s">
-        <v>150</v>
+        <v>90</v>
       </c>
       <c r="F54" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G54" t="s">
-        <v>12</v>
+        <v>225</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>2024</v>
       </c>
       <c r="B55" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C55" t="s">
-        <v>225</v>
+        <v>114</v>
       </c>
       <c r="D55" t="s">
-        <v>80</v>
+        <v>29</v>
       </c>
       <c r="E55" t="s">
-        <v>81</v>
+        <v>30</v>
       </c>
       <c r="F55" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="G55" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>2024</v>
       </c>
       <c r="B56" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C56" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D56" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="E56" t="s">
-        <v>230</v>
+        <v>90</v>
       </c>
       <c r="F56" t="s">
         <v>231</v>
       </c>
       <c r="G56" t="s">
-        <v>232</v>
+        <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>2024</v>
       </c>
       <c r="B57" t="s">
+        <v>232</v>
+      </c>
+      <c r="C57" t="s">
         <v>233</v>
       </c>
-      <c r="C57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="E57" t="s">
         <v>234</v>
       </c>
       <c r="F57" t="s">
         <v>235</v>
       </c>
       <c r="G57" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>2024</v>
       </c>
       <c r="B58" t="s">
         <v>236</v>
       </c>
       <c r="C58" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="D58" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E58" t="s">
-        <v>89</v>
+        <v>238</v>
       </c>
       <c r="F58" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="G58" t="s">
-        <v>238</v>
+        <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>2024</v>
       </c>
       <c r="B59" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C59" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D59" t="s">
-        <v>75</v>
+        <v>132</v>
       </c>
       <c r="E59" t="s">
-        <v>76</v>
+        <v>242</v>
       </c>
       <c r="F59" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="G59" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>2024</v>
       </c>
       <c r="B60" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C60" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D60" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E60" t="s">
-        <v>245</v>
+        <v>49</v>
       </c>
       <c r="F60" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>2024</v>
       </c>
       <c r="B61" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C61" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D61" t="s">
-        <v>249</v>
+        <v>98</v>
       </c>
       <c r="E61" t="s">
+        <v>99</v>
+      </c>
+      <c r="F61" t="s">
         <v>250</v>
       </c>
-      <c r="F61" t="s">
+      <c r="G61" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>2024</v>
       </c>
       <c r="B62" t="s">
         <v>252</v>
       </c>
       <c r="C62" t="s">
         <v>253</v>
       </c>
       <c r="D62" t="s">
+        <v>9</v>
+      </c>
+      <c r="E62" t="s">
         <v>254</v>
       </c>
-      <c r="E62" t="s">
+      <c r="F62" t="s">
         <v>255</v>
       </c>
-      <c r="F62" t="s">
+      <c r="G62" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B63" t="s">
         <v>257</v>
       </c>
       <c r="C63" t="s">
+        <v>145</v>
+      </c>
+      <c r="D63" t="s">
+        <v>132</v>
+      </c>
+      <c r="E63" t="s">
         <v>258</v>
-      </c>
-[...4 lines deleted...]
-        <v>181</v>
       </c>
       <c r="F63" t="s">
         <v>259</v>
       </c>
       <c r="G63" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B64" t="s">
         <v>260</v>
       </c>
       <c r="C64" t="s">
-        <v>261</v>
+        <v>23</v>
       </c>
       <c r="D64" t="s">
         <v>24</v>
       </c>
       <c r="E64" t="s">
+        <v>108</v>
+      </c>
+      <c r="F64" t="s">
+        <v>261</v>
+      </c>
+      <c r="G64" t="s">
         <v>262</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B65" t="s">
+        <v>263</v>
+      </c>
+      <c r="C65" t="s">
         <v>264</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
+        <v>44</v>
+      </c>
+      <c r="E65" t="s">
+        <v>45</v>
+      </c>
+      <c r="F65" t="s">
         <v>265</v>
       </c>
-      <c r="D65" t="s">
-[...2 lines deleted...]
-      <c r="E65" t="s">
+      <c r="G65" t="s">
         <v>266</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B66" t="s">
+        <v>267</v>
+      </c>
+      <c r="C66" t="s">
         <v>268</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>34</v>
+      </c>
+      <c r="E66" t="s">
         <v>269</v>
       </c>
-      <c r="D66" t="s">
-[...2 lines deleted...]
-      <c r="E66" t="s">
+      <c r="F66" t="s">
         <v>270</v>
       </c>
-      <c r="F66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G66" t="s">
-        <v>272</v>
+        <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B67" t="s">
+        <v>271</v>
+      </c>
+      <c r="C67" t="s">
+        <v>272</v>
+      </c>
+      <c r="D67" t="s">
         <v>273</v>
       </c>
-      <c r="C67" t="s">
+      <c r="E67" t="s">
         <v>274</v>
       </c>
-      <c r="D67" t="s">
-[...2 lines deleted...]
-      <c r="E67" t="s">
+      <c r="F67" t="s">
         <v>275</v>
       </c>
-      <c r="F67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G67" t="s">
-        <v>277</v>
+        <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B68" t="s">
+        <v>276</v>
+      </c>
+      <c r="C68" t="s">
+        <v>277</v>
+      </c>
+      <c r="D68" t="s">
         <v>278</v>
       </c>
-      <c r="C68" t="s">
+      <c r="E68" t="s">
         <v>279</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F68" t="s">
         <v>280</v>
       </c>
       <c r="G68" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>2023</v>
       </c>
       <c r="B69" t="s">
         <v>281</v>
       </c>
       <c r="C69" t="s">
         <v>282</v>
       </c>
       <c r="D69" t="s">
         <v>44</v>
       </c>
       <c r="E69" t="s">
-        <v>245</v>
+        <v>205</v>
       </c>
       <c r="F69" t="s">
         <v>283</v>
       </c>
       <c r="G69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>2023</v>
       </c>
       <c r="B70" t="s">
         <v>284</v>
       </c>
       <c r="C70" t="s">
         <v>285</v>
       </c>
       <c r="D70" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>286</v>
       </c>
       <c r="F70" t="s">
         <v>287</v>
       </c>
       <c r="G70" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>2023</v>
       </c>
       <c r="B71" t="s">
         <v>288</v>
       </c>
       <c r="C71" t="s">
-        <v>269</v>
+        <v>289</v>
       </c>
       <c r="D71" t="s">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="E71" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F71" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="G71" t="s">
-        <v>291</v>
+        <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>2023</v>
       </c>
       <c r="B72" t="s">
         <v>292</v>
       </c>
       <c r="C72" t="s">
         <v>293</v>
       </c>
       <c r="D72" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E72" t="s">
-        <v>192</v>
+        <v>294</v>
       </c>
       <c r="F72" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="G72" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>2023</v>
       </c>
       <c r="B73" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C73" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D73" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E73" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F73" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="G73" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>2023</v>
       </c>
       <c r="B74" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C74" t="s">
-        <v>199</v>
+        <v>303</v>
       </c>
       <c r="D74" t="s">
         <v>15</v>
       </c>
       <c r="E74" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="F74" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="G74" t="s">
-        <v>303</v>
+        <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>2023</v>
       </c>
       <c r="B75" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C75" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D75" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E75" t="s">
-        <v>306</v>
+        <v>269</v>
       </c>
       <c r="F75" t="s">
         <v>307</v>
       </c>
       <c r="G75" t="s">
-        <v>308</v>
+        <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>2023</v>
       </c>
       <c r="B76" t="s">
+        <v>308</v>
+      </c>
+      <c r="C76" t="s">
         <v>309</v>
       </c>
-      <c r="C76" t="s">
+      <c r="D76" t="s">
+        <v>34</v>
+      </c>
+      <c r="E76" t="s">
         <v>310</v>
       </c>
-      <c r="D76" t="s">
-[...2 lines deleted...]
-      <c r="E76" t="s">
+      <c r="F76" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="G76" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>2023</v>
       </c>
       <c r="B77" t="s">
+        <v>312</v>
+      </c>
+      <c r="C77" t="s">
+        <v>293</v>
+      </c>
+      <c r="D77" t="s">
+        <v>98</v>
+      </c>
+      <c r="E77" t="s">
         <v>313</v>
       </c>
-      <c r="C77" t="s">
+      <c r="F77" t="s">
         <v>314</v>
       </c>
-      <c r="D77" t="s">
-[...5 lines deleted...]
-      <c r="F77" t="s">
+      <c r="G77" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B78" t="s">
         <v>316</v>
       </c>
       <c r="C78" t="s">
-        <v>225</v>
+        <v>317</v>
       </c>
       <c r="D78" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="E78" t="s">
-        <v>81</v>
+        <v>216</v>
       </c>
       <c r="F78" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="G78" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B79" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C79" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D79" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="E79" t="s">
-        <v>181</v>
+        <v>322</v>
       </c>
       <c r="F79" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="G79" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B80" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C80" t="s">
-        <v>324</v>
+        <v>223</v>
       </c>
       <c r="D80" t="s">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="E80" t="s">
-        <v>325</v>
+        <v>90</v>
       </c>
       <c r="F80" t="s">
         <v>326</v>
       </c>
       <c r="G80" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B81" t="s">
-        <v>313</v>
+        <v>328</v>
       </c>
       <c r="C81" t="s">
-        <v>314</v>
+        <v>329</v>
       </c>
       <c r="D81" t="s">
-        <v>122</v>
+        <v>34</v>
       </c>
       <c r="E81" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="F81" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="G81" t="s">
-        <v>12</v>
+        <v>332</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B82" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C82" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="D82" t="s">
-        <v>75</v>
+        <v>141</v>
       </c>
       <c r="E82" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F82" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="G82" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B83" t="s">
+        <v>337</v>
+      </c>
+      <c r="C83" t="s">
+        <v>338</v>
+      </c>
+      <c r="D83" t="s">
+        <v>141</v>
+      </c>
+      <c r="E83" t="s">
         <v>335</v>
       </c>
-      <c r="C83" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F83" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="G83" t="s">
-        <v>338</v>
+        <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>2022</v>
       </c>
       <c r="B84" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C84" t="s">
-        <v>340</v>
+        <v>249</v>
       </c>
       <c r="D84" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="E84" t="s">
+        <v>99</v>
+      </c>
+      <c r="F84" t="s">
         <v>341</v>
       </c>
-      <c r="F84" t="s">
+      <c r="G84" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>2022</v>
       </c>
       <c r="B85" t="s">
         <v>343</v>
       </c>
       <c r="C85" t="s">
         <v>344</v>
       </c>
       <c r="D85" t="s">
-        <v>122</v>
+        <v>44</v>
       </c>
       <c r="E85" t="s">
-        <v>328</v>
+        <v>205</v>
       </c>
       <c r="F85" t="s">
         <v>345</v>
       </c>
       <c r="G85" t="s">
-        <v>12</v>
+        <v>346</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>2022</v>
       </c>
       <c r="B86" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C86" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D86" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="E86" t="s">
-        <v>39</v>
+        <v>349</v>
       </c>
       <c r="F86" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="G86" t="s">
-        <v>12</v>
+        <v>351</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>2022</v>
       </c>
       <c r="B87" t="s">
-        <v>349</v>
+        <v>337</v>
       </c>
       <c r="C87" t="s">
-        <v>350</v>
+        <v>338</v>
       </c>
       <c r="D87" t="s">
-        <v>122</v>
+        <v>141</v>
       </c>
       <c r="E87" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="F87" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="G87" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>2022</v>
       </c>
       <c r="B88" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C88" t="s">
-        <v>354</v>
+        <v>43</v>
       </c>
       <c r="D88" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="E88" t="s">
-        <v>70</v>
+        <v>355</v>
       </c>
       <c r="F88" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="G88" t="s">
-        <v>12</v>
+        <v>357</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>2022</v>
       </c>
       <c r="B89" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C89" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="D89" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="E89" t="s">
-        <v>358</v>
+        <v>205</v>
       </c>
       <c r="F89" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G89" t="s">
-        <v>12</v>
+        <v>361</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>2022</v>
       </c>
       <c r="B90" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C90" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="D90" t="s">
-        <v>80</v>
+        <v>34</v>
       </c>
       <c r="E90" t="s">
-        <v>81</v>
+        <v>364</v>
       </c>
       <c r="F90" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="G90" t="s">
-        <v>363</v>
+        <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>2022</v>
       </c>
       <c r="B91" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C91" t="s">
-        <v>62</v>
+        <v>367</v>
       </c>
       <c r="D91" t="s">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="E91" t="s">
-        <v>45</v>
+        <v>352</v>
       </c>
       <c r="F91" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="G91" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>2022</v>
       </c>
       <c r="B92" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="C92" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="D92" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="E92" t="s">
-        <v>368</v>
+        <v>30</v>
       </c>
       <c r="F92" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="G92" t="s">
-        <v>370</v>
+        <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>2022</v>
       </c>
       <c r="B93" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C93" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D93" t="s">
-        <v>15</v>
+        <v>141</v>
       </c>
       <c r="E93" t="s">
-        <v>70</v>
+        <v>374</v>
       </c>
       <c r="F93" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="G93" t="s">
-        <v>374</v>
+        <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>2022</v>
       </c>
       <c r="B94" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C94" t="s">
-        <v>199</v>
+        <v>377</v>
       </c>
       <c r="D94" t="s">
         <v>15</v>
       </c>
       <c r="E94" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="F94" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="G94" t="s">
-        <v>377</v>
+        <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B95" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C95" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D95" t="s">
         <v>44</v>
       </c>
       <c r="E95" t="s">
-        <v>245</v>
+        <v>381</v>
       </c>
       <c r="F95" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="G95" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B96" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C96" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="D96" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="E96" t="s">
-        <v>266</v>
+        <v>99</v>
       </c>
       <c r="F96" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G96" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B97" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C97" t="s">
-        <v>386</v>
+        <v>82</v>
       </c>
       <c r="D97" t="s">
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="E97" t="s">
-        <v>143</v>
+        <v>65</v>
       </c>
       <c r="F97" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="G97" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B98" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C98" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D98" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E98" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F98" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="G98" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B99" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C99" t="s">
-        <v>176</v>
+        <v>395</v>
       </c>
       <c r="D99" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="E99" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="F99" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="G99" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B100" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="C100" t="s">
-        <v>23</v>
+        <v>223</v>
       </c>
       <c r="D100" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="E100" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F100" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="G100" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>2021</v>
       </c>
       <c r="B101" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C101" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="D101" t="s">
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="E101" t="s">
-        <v>143</v>
+        <v>269</v>
       </c>
       <c r="F101" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="G101" t="s">
-        <v>402</v>
+        <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B102" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C102" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D102" t="s">
-        <v>44</v>
+        <v>104</v>
       </c>
       <c r="E102" t="s">
-        <v>245</v>
+        <v>290</v>
       </c>
       <c r="F102" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="G102" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B103" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C103" t="s">
-        <v>274</v>
+        <v>409</v>
       </c>
       <c r="D103" t="s">
-        <v>44</v>
+        <v>104</v>
       </c>
       <c r="E103" t="s">
-        <v>275</v>
+        <v>162</v>
       </c>
       <c r="F103" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="G103" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="B104" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C104" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D104" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E104" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F104" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="G104" t="s">
-        <v>12</v>
+        <v>415</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="B105" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C105" t="s">
-        <v>415</v>
+        <v>200</v>
       </c>
       <c r="D105" t="s">
-        <v>85</v>
+        <v>29</v>
       </c>
       <c r="E105" t="s">
-        <v>416</v>
+        <v>30</v>
       </c>
       <c r="F105" t="s">
         <v>417</v>
       </c>
       <c r="G105" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="B106" t="s">
         <v>419</v>
       </c>
       <c r="C106" t="s">
-        <v>62</v>
+        <v>23</v>
       </c>
       <c r="D106" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="E106" t="s">
-        <v>45</v>
+        <v>108</v>
       </c>
       <c r="F106" t="s">
         <v>420</v>
       </c>
       <c r="G106" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="B107" t="s">
         <v>422</v>
       </c>
       <c r="C107" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="D107" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="E107" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="F107" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G107" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B108" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C108" t="s">
-        <v>331</v>
+        <v>427</v>
       </c>
       <c r="D108" t="s">
-        <v>426</v>
+        <v>34</v>
       </c>
       <c r="E108" t="s">
-        <v>427</v>
+        <v>269</v>
       </c>
       <c r="F108" t="s">
         <v>428</v>
       </c>
       <c r="G108" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B109" t="s">
         <v>430</v>
       </c>
       <c r="C109" t="s">
+        <v>298</v>
+      </c>
+      <c r="D109" t="s">
+        <v>34</v>
+      </c>
+      <c r="E109" t="s">
+        <v>299</v>
+      </c>
+      <c r="F109" t="s">
         <v>431</v>
       </c>
-      <c r="D109" t="s">
-[...2 lines deleted...]
-      <c r="E109" t="s">
+      <c r="G109" t="s">
         <v>432</v>
-      </c>
-[...4 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>2019</v>
       </c>
       <c r="B110" t="s">
+        <v>433</v>
+      </c>
+      <c r="C110" t="s">
+        <v>434</v>
+      </c>
+      <c r="D110" t="s">
+        <v>34</v>
+      </c>
+      <c r="E110" t="s">
         <v>435</v>
       </c>
-      <c r="C110" t="s">
+      <c r="F110" t="s">
         <v>436</v>
-      </c>
-[...7 lines deleted...]
-        <v>438</v>
       </c>
       <c r="G110" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>2019</v>
       </c>
       <c r="B111" t="s">
+        <v>437</v>
+      </c>
+      <c r="C111" t="s">
+        <v>438</v>
+      </c>
+      <c r="D111" t="s">
+        <v>104</v>
+      </c>
+      <c r="E111" t="s">
         <v>439</v>
       </c>
-      <c r="C111" t="s">
+      <c r="F111" t="s">
         <v>440</v>
       </c>
-      <c r="D111" t="s">
-[...2 lines deleted...]
-      <c r="E111" t="s">
+      <c r="G111" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>2019</v>
       </c>
       <c r="B112" t="s">
+        <v>442</v>
+      </c>
+      <c r="C112" t="s">
+        <v>82</v>
+      </c>
+      <c r="D112" t="s">
+        <v>34</v>
+      </c>
+      <c r="E112" t="s">
+        <v>65</v>
+      </c>
+      <c r="F112" t="s">
+        <v>443</v>
+      </c>
+      <c r="G112" t="s">
         <v>444</v>
-      </c>
-[...13 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>2019</v>
       </c>
       <c r="B113" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="C113" t="s">
-        <v>449</v>
+        <v>438</v>
       </c>
       <c r="D113" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="E113" t="s">
-        <v>450</v>
+        <v>162</v>
       </c>
       <c r="F113" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="G113" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>2019</v>
       </c>
       <c r="B114" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="C114" t="s">
-        <v>454</v>
+        <v>43</v>
       </c>
       <c r="D114" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="E114" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="F114" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="G114" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
         <v>2019</v>
       </c>
       <c r="B115" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C115" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="D115" t="s">
-        <v>461</v>
+        <v>34</v>
       </c>
       <c r="E115" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="F115" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="G115" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
         <v>2019</v>
       </c>
       <c r="B116" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="C116" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="D116" t="s">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="E116" t="s">
-        <v>245</v>
+        <v>460</v>
       </c>
       <c r="F116" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="G116" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
         <v>2019</v>
       </c>
       <c r="B117" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="C117" t="s">
-        <v>431</v>
+        <v>463</v>
       </c>
       <c r="D117" t="s">
         <v>44</v>
       </c>
       <c r="E117" t="s">
-        <v>432</v>
+        <v>464</v>
       </c>
       <c r="F117" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="G117" t="s">
-        <v>12</v>
+        <v>466</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B118" t="s">
+        <v>467</v>
+      </c>
+      <c r="C118" t="s">
+        <v>118</v>
+      </c>
+      <c r="D118" t="s">
+        <v>34</v>
+      </c>
+      <c r="E118" t="s">
+        <v>468</v>
+      </c>
+      <c r="F118" t="s">
+        <v>469</v>
+      </c>
+      <c r="G118" t="s">
         <v>470</v>
-      </c>
-[...13 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B119" t="s">
+        <v>471</v>
+      </c>
+      <c r="C119" t="s">
+        <v>472</v>
+      </c>
+      <c r="D119" t="s">
+        <v>104</v>
+      </c>
+      <c r="E119" t="s">
+        <v>473</v>
+      </c>
+      <c r="F119" t="s">
         <v>474</v>
       </c>
-      <c r="C119" t="s">
-[...5 lines deleted...]
-      <c r="E119" t="s">
+      <c r="G119" t="s">
         <v>475</v>
-      </c>
-[...4 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B120" t="s">
+        <v>476</v>
+      </c>
+      <c r="C120" t="s">
+        <v>477</v>
+      </c>
+      <c r="D120" t="s">
         <v>478</v>
       </c>
-      <c r="C120" t="s">
+      <c r="E120" t="s">
         <v>479</v>
       </c>
-      <c r="D120" t="s">
-[...2 lines deleted...]
-      <c r="E120" t="s">
+      <c r="F120" t="s">
         <v>480</v>
       </c>
-      <c r="F120" t="s">
+      <c r="G120" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B121" t="s">
+        <v>482</v>
+      </c>
+      <c r="C121" t="s">
         <v>483</v>
       </c>
-      <c r="C121" t="s">
+      <c r="D121" t="s">
         <v>484</v>
       </c>
-      <c r="D121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E121" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="F121" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G121" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B122" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C122" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D122" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="E122" t="s">
-        <v>480</v>
+        <v>269</v>
       </c>
       <c r="F122" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="G122" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B123" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C123" t="s">
-        <v>491</v>
+        <v>454</v>
       </c>
       <c r="D123" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="E123" t="s">
-        <v>70</v>
+        <v>455</v>
       </c>
       <c r="F123" t="s">
         <v>492</v>
       </c>
       <c r="G123" t="s">
-        <v>493</v>
+        <v>12</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
         <v>2018</v>
       </c>
       <c r="B124" t="s">
+        <v>493</v>
+      </c>
+      <c r="C124" t="s">
         <v>494</v>
       </c>
-      <c r="C124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D124" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="E124" t="s">
-        <v>158</v>
+        <v>495</v>
       </c>
       <c r="F124" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="G124" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
         <v>2018</v>
       </c>
       <c r="B125" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C125" t="s">
-        <v>497</v>
+        <v>370</v>
       </c>
       <c r="D125" t="s">
-        <v>75</v>
+        <v>29</v>
       </c>
       <c r="E125" t="s">
-        <v>76</v>
+        <v>498</v>
       </c>
       <c r="F125" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="G125" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
         <v>2018</v>
       </c>
       <c r="B126" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C126" t="s">
-        <v>382</v>
+        <v>502</v>
       </c>
       <c r="D126" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="E126" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="F126" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="G126" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
         <v>2018</v>
       </c>
       <c r="B127" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C127" t="s">
-        <v>79</v>
+        <v>507</v>
       </c>
       <c r="D127" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="E127" t="s">
-        <v>245</v>
+        <v>498</v>
       </c>
       <c r="F127" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="G127" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
         <v>2018</v>
       </c>
       <c r="B128" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="C128" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="D128" t="s">
-        <v>33</v>
+        <v>132</v>
       </c>
       <c r="E128" t="s">
-        <v>192</v>
+        <v>503</v>
       </c>
       <c r="F128" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="G128" t="s">
-        <v>510</v>
+        <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
         <v>2018</v>
       </c>
       <c r="B129" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="C129" t="s">
-        <v>415</v>
+        <v>514</v>
       </c>
       <c r="D129" t="s">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="E129" t="s">
-        <v>512</v>
+        <v>90</v>
       </c>
       <c r="F129" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="G129" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
         <v>2018</v>
       </c>
       <c r="B130" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="C130" t="s">
-        <v>516</v>
+        <v>459</v>
       </c>
       <c r="D130" t="s">
-        <v>15</v>
+        <v>141</v>
       </c>
       <c r="E130" t="s">
-        <v>70</v>
+        <v>180</v>
       </c>
       <c r="F130" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="G130" t="s">
-        <v>518</v>
+        <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B131" t="s">
         <v>519</v>
       </c>
       <c r="C131" t="s">
         <v>520</v>
       </c>
       <c r="D131" t="s">
-        <v>461</v>
+        <v>44</v>
       </c>
       <c r="E131" t="s">
+        <v>45</v>
+      </c>
+      <c r="F131" t="s">
         <v>521</v>
       </c>
-      <c r="F131" t="s">
+      <c r="G131" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B132" t="s">
+        <v>523</v>
+      </c>
+      <c r="C132" t="s">
+        <v>405</v>
+      </c>
+      <c r="D132" t="s">
+        <v>104</v>
+      </c>
+      <c r="E132" t="s">
         <v>524</v>
       </c>
-      <c r="C132" t="s">
+      <c r="F132" t="s">
         <v>525</v>
       </c>
-      <c r="D132" t="s">
-[...5 lines deleted...]
-      <c r="F132" t="s">
+      <c r="G132" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B133" t="s">
+        <v>527</v>
+      </c>
+      <c r="C133" t="s">
+        <v>97</v>
+      </c>
+      <c r="D133" t="s">
+        <v>34</v>
+      </c>
+      <c r="E133" t="s">
+        <v>269</v>
+      </c>
+      <c r="F133" t="s">
         <v>528</v>
       </c>
-      <c r="C133" t="s">
-[...8 lines deleted...]
-      <c r="F133" t="s">
+      <c r="G133" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B134" t="s">
-        <v>515</v>
+        <v>530</v>
       </c>
       <c r="C134" t="s">
-        <v>199</v>
+        <v>531</v>
       </c>
       <c r="D134" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="E134" t="s">
-        <v>70</v>
+        <v>216</v>
       </c>
       <c r="F134" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="G134" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B135" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C135" t="s">
-        <v>534</v>
+        <v>438</v>
       </c>
       <c r="D135" t="s">
+        <v>104</v>
+      </c>
+      <c r="E135" t="s">
         <v>535</v>
       </c>
-      <c r="E135" t="s">
+      <c r="F135" t="s">
         <v>536</v>
       </c>
-      <c r="F135" t="s">
+      <c r="G135" t="s">
         <v>537</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B136" t="s">
         <v>538</v>
       </c>
       <c r="C136" t="s">
         <v>539</v>
       </c>
       <c r="D136" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="E136" t="s">
-        <v>158</v>
+        <v>90</v>
       </c>
       <c r="F136" t="s">
         <v>540</v>
       </c>
       <c r="G136" t="s">
-        <v>12</v>
+        <v>541</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
         <v>2017</v>
       </c>
       <c r="B137" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C137" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D137" t="s">
-        <v>15</v>
+        <v>484</v>
       </c>
       <c r="E137" t="s">
-        <v>70</v>
+        <v>544</v>
       </c>
       <c r="F137" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="G137" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
         <v>2017</v>
       </c>
       <c r="B138" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="C138" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="D138" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="E138" t="s">
-        <v>450</v>
+        <v>473</v>
       </c>
       <c r="F138" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="G138" t="s">
-        <v>12</v>
+        <v>550</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
         <v>2017</v>
       </c>
       <c r="B139" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="C139" t="s">
-        <v>549</v>
+        <v>405</v>
       </c>
       <c r="D139" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="E139" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="F139" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G139" t="s">
-        <v>12</v>
+        <v>553</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
         <v>2017</v>
       </c>
       <c r="B140" t="s">
-        <v>551</v>
+        <v>538</v>
       </c>
       <c r="C140" t="s">
-        <v>552</v>
+        <v>223</v>
       </c>
       <c r="D140" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="E140" t="s">
-        <v>158</v>
+        <v>90</v>
       </c>
       <c r="F140" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="G140" t="s">
-        <v>12</v>
+        <v>555</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
         <v>2017</v>
       </c>
       <c r="B141" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C141" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="D141" t="s">
-        <v>44</v>
+        <v>558</v>
       </c>
       <c r="E141" t="s">
-        <v>245</v>
+        <v>559</v>
       </c>
       <c r="F141" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="G141" t="s">
-        <v>557</v>
+        <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
         <v>2017</v>
       </c>
       <c r="B142" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="C142" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="D142" t="s">
-        <v>75</v>
+        <v>141</v>
       </c>
       <c r="E142" t="s">
-        <v>560</v>
+        <v>180</v>
       </c>
       <c r="F142" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="G142" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
         <v>2017</v>
       </c>
       <c r="B143" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="C143" t="s">
-        <v>225</v>
+        <v>565</v>
       </c>
       <c r="D143" t="s">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="E143" t="s">
-        <v>289</v>
+        <v>90</v>
       </c>
       <c r="F143" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="G143" t="s">
-        <v>12</v>
+        <v>567</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144">
         <v>2017</v>
       </c>
       <c r="B144" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="C144" t="s">
-        <v>460</v>
+        <v>569</v>
       </c>
       <c r="D144" t="s">
-        <v>44</v>
+        <v>104</v>
       </c>
       <c r="E144" t="s">
-        <v>245</v>
+        <v>473</v>
       </c>
       <c r="F144" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="G144" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145">
         <v>2017</v>
       </c>
       <c r="B145" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="C145" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="D145" t="s">
-        <v>44</v>
+        <v>132</v>
       </c>
       <c r="E145" t="s">
-        <v>245</v>
+        <v>503</v>
       </c>
       <c r="F145" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="G145" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B146" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="C146" t="s">
-        <v>449</v>
+        <v>576</v>
       </c>
       <c r="D146" t="s">
-        <v>85</v>
+        <v>141</v>
       </c>
       <c r="E146" t="s">
-        <v>450</v>
+        <v>180</v>
       </c>
       <c r="F146" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="G146" t="s">
-        <v>572</v>
+        <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B147" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="C147" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="D147" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="E147" t="s">
-        <v>560</v>
+        <v>269</v>
       </c>
       <c r="F147" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="G147" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B148" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="C148" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="D148" t="s">
-        <v>122</v>
+        <v>44</v>
       </c>
       <c r="E148" t="s">
-        <v>158</v>
+        <v>584</v>
       </c>
       <c r="F148" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="G148" t="s">
-        <v>580</v>
+        <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B149" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="C149" t="s">
-        <v>582</v>
+        <v>249</v>
       </c>
       <c r="D149" t="s">
-        <v>75</v>
+        <v>98</v>
       </c>
       <c r="E149" t="s">
-        <v>441</v>
+        <v>313</v>
       </c>
       <c r="F149" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="G149" t="s">
-        <v>584</v>
+        <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B150" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="C150" t="s">
-        <v>586</v>
+        <v>483</v>
       </c>
       <c r="D150" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="E150" t="s">
-        <v>587</v>
+        <v>269</v>
       </c>
       <c r="F150" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="G150" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B151" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C151" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D151" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E151" t="s">
-        <v>592</v>
+        <v>269</v>
       </c>
       <c r="F151" t="s">
         <v>593</v>
       </c>
       <c r="G151" t="s">
-        <v>594</v>
+        <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152">
         <v>2016</v>
       </c>
       <c r="B152" t="s">
+        <v>594</v>
+      </c>
+      <c r="C152" t="s">
+        <v>472</v>
+      </c>
+      <c r="D152" t="s">
+        <v>104</v>
+      </c>
+      <c r="E152" t="s">
+        <v>473</v>
+      </c>
+      <c r="F152" t="s">
         <v>595</v>
       </c>
-      <c r="C152" t="s">
+      <c r="G152" t="s">
         <v>596</v>
-      </c>
-[...10 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153">
         <v>2016</v>
       </c>
       <c r="B153" t="s">
+        <v>597</v>
+      </c>
+      <c r="C153" t="s">
+        <v>598</v>
+      </c>
+      <c r="D153" t="s">
+        <v>44</v>
+      </c>
+      <c r="E153" t="s">
+        <v>584</v>
+      </c>
+      <c r="F153" t="s">
         <v>599</v>
       </c>
-      <c r="C153" t="s">
+      <c r="G153" t="s">
         <v>600</v>
-      </c>
-[...10 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154">
         <v>2016</v>
       </c>
       <c r="B154" t="s">
+        <v>601</v>
+      </c>
+      <c r="C154" t="s">
+        <v>602</v>
+      </c>
+      <c r="D154" t="s">
+        <v>141</v>
+      </c>
+      <c r="E154" t="s">
+        <v>180</v>
+      </c>
+      <c r="F154" t="s">
         <v>603</v>
       </c>
-      <c r="C154" t="s">
+      <c r="G154" t="s">
         <v>604</v>
-      </c>
-[...10 lines deleted...]
-        <v>606</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
         <v>2016</v>
       </c>
       <c r="B155" t="s">
+        <v>605</v>
+      </c>
+      <c r="C155" t="s">
+        <v>606</v>
+      </c>
+      <c r="D155" t="s">
+        <v>44</v>
+      </c>
+      <c r="E155" t="s">
+        <v>464</v>
+      </c>
+      <c r="F155" t="s">
         <v>607</v>
       </c>
-      <c r="C155" t="s">
-[...8 lines deleted...]
-      <c r="F155" t="s">
+      <c r="G155" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
         <v>2016</v>
       </c>
       <c r="B156" t="s">
+        <v>609</v>
+      </c>
+      <c r="C156" t="s">
         <v>610</v>
       </c>
-      <c r="C156" t="s">
+      <c r="D156" t="s">
+        <v>9</v>
+      </c>
+      <c r="E156" t="s">
         <v>611</v>
       </c>
-      <c r="D156" t="s">
+      <c r="F156" t="s">
         <v>612</v>
       </c>
-      <c r="E156" t="s">
+      <c r="G156" t="s">
         <v>613</v>
-      </c>
-[...4 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157">
         <v>2016</v>
       </c>
       <c r="B157" t="s">
+        <v>614</v>
+      </c>
+      <c r="C157" t="s">
+        <v>615</v>
+      </c>
+      <c r="D157" t="s">
+        <v>24</v>
+      </c>
+      <c r="E157" t="s">
         <v>616</v>
       </c>
-      <c r="C157" t="s">
+      <c r="F157" t="s">
         <v>617</v>
       </c>
-      <c r="D157" t="s">
-[...5 lines deleted...]
-      <c r="F157" t="s">
+      <c r="G157" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158">
         <v>2016</v>
       </c>
       <c r="B158" t="s">
+        <v>619</v>
+      </c>
+      <c r="C158" t="s">
         <v>620</v>
       </c>
-      <c r="C158" t="s">
+      <c r="D158" t="s">
+        <v>15</v>
+      </c>
+      <c r="E158" t="s">
+        <v>90</v>
+      </c>
+      <c r="F158" t="s">
         <v>621</v>
       </c>
-      <c r="D158" t="s">
-[...2 lines deleted...]
-      <c r="E158" t="s">
+      <c r="G158" t="s">
         <v>622</v>
-      </c>
-[...4 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159">
         <v>2016</v>
       </c>
       <c r="B159" t="s">
+        <v>623</v>
+      </c>
+      <c r="C159" t="s">
+        <v>624</v>
+      </c>
+      <c r="D159" t="s">
+        <v>29</v>
+      </c>
+      <c r="E159" t="s">
+        <v>498</v>
+      </c>
+      <c r="F159" t="s">
         <v>625</v>
       </c>
-      <c r="C159" t="s">
+      <c r="G159" t="s">
         <v>626</v>
-      </c>
-[...10 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160">
         <v>2016</v>
       </c>
       <c r="B160" t="s">
+        <v>627</v>
+      </c>
+      <c r="C160" t="s">
+        <v>628</v>
+      </c>
+      <c r="D160" t="s">
+        <v>29</v>
+      </c>
+      <c r="E160" t="s">
+        <v>498</v>
+      </c>
+      <c r="F160" t="s">
         <v>629</v>
       </c>
-      <c r="C160" t="s">
+      <c r="G160" t="s">
         <v>630</v>
-      </c>
-[...10 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B161" t="s">
+        <v>631</v>
+      </c>
+      <c r="C161" t="s">
+        <v>97</v>
+      </c>
+      <c r="D161" t="s">
+        <v>141</v>
+      </c>
+      <c r="E161" t="s">
+        <v>180</v>
+      </c>
+      <c r="F161" t="s">
         <v>632</v>
       </c>
-      <c r="C161" t="s">
+      <c r="G161" t="s">
         <v>633</v>
-      </c>
-[...10 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B162" t="s">
+        <v>634</v>
+      </c>
+      <c r="C162" t="s">
+        <v>635</v>
+      </c>
+      <c r="D162" t="s">
+        <v>636</v>
+      </c>
+      <c r="E162" t="s">
         <v>637</v>
-      </c>
-[...7 lines deleted...]
-        <v>158</v>
       </c>
       <c r="F162" t="s">
         <v>638</v>
       </c>
       <c r="G162" t="s">
-        <v>12</v>
+        <v>639</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B163" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C163" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D163" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="E163" t="s">
-        <v>192</v>
+        <v>90</v>
       </c>
       <c r="F163" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="G163" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B164" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="C164" t="s">
-        <v>491</v>
+        <v>645</v>
       </c>
       <c r="D164" t="s">
-        <v>122</v>
+        <v>141</v>
       </c>
       <c r="E164" t="s">
-        <v>158</v>
+        <v>646</v>
       </c>
       <c r="F164" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="G164" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B165" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="C165" t="s">
-        <v>582</v>
+        <v>650</v>
       </c>
       <c r="D165" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="E165" t="s">
-        <v>441</v>
+        <v>269</v>
       </c>
       <c r="F165" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="G165" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B166" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="C166" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="D166" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="E166" t="s">
-        <v>245</v>
+        <v>498</v>
       </c>
       <c r="F166" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="G166" t="s">
-        <v>652</v>
+        <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167">
         <v>2015</v>
       </c>
       <c r="B167" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="C167" t="s">
-        <v>440</v>
+        <v>657</v>
       </c>
       <c r="D167" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E167" t="s">
-        <v>475</v>
+        <v>658</v>
       </c>
       <c r="F167" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="G167" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168">
         <v>2015</v>
       </c>
       <c r="B168" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="C168" t="s">
-        <v>347</v>
+        <v>562</v>
       </c>
       <c r="D168" t="s">
-        <v>38</v>
+        <v>141</v>
       </c>
       <c r="E168" t="s">
-        <v>475</v>
+        <v>180</v>
       </c>
       <c r="F168" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="G168" t="s">
-        <v>658</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7">
+      <c r="A169">
+        <v>2015</v>
+      </c>
+      <c r="B169" t="s">
+        <v>663</v>
+      </c>
+      <c r="C169" t="s">
+        <v>664</v>
+      </c>
+      <c r="D169" t="s">
+        <v>39</v>
+      </c>
+      <c r="E169" t="s">
+        <v>216</v>
+      </c>
+      <c r="F169" t="s">
+        <v>665</v>
+      </c>
+      <c r="G169" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7">
+      <c r="A170">
+        <v>2015</v>
+      </c>
+      <c r="B170" t="s">
+        <v>667</v>
+      </c>
+      <c r="C170" t="s">
+        <v>514</v>
+      </c>
+      <c r="D170" t="s">
+        <v>141</v>
+      </c>
+      <c r="E170" t="s">
+        <v>180</v>
+      </c>
+      <c r="F170" t="s">
+        <v>668</v>
+      </c>
+      <c r="G170" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7">
+      <c r="A171">
+        <v>2015</v>
+      </c>
+      <c r="B171" t="s">
+        <v>670</v>
+      </c>
+      <c r="C171" t="s">
+        <v>606</v>
+      </c>
+      <c r="D171" t="s">
+        <v>44</v>
+      </c>
+      <c r="E171" t="s">
+        <v>464</v>
+      </c>
+      <c r="F171" t="s">
+        <v>671</v>
+      </c>
+      <c r="G171" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7">
+      <c r="A172">
+        <v>2015</v>
+      </c>
+      <c r="B172" t="s">
+        <v>673</v>
+      </c>
+      <c r="C172" t="s">
+        <v>674</v>
+      </c>
+      <c r="D172" t="s">
+        <v>34</v>
+      </c>
+      <c r="E172" t="s">
+        <v>269</v>
+      </c>
+      <c r="F172" t="s">
+        <v>675</v>
+      </c>
+      <c r="G172" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7">
+      <c r="A173">
+        <v>2015</v>
+      </c>
+      <c r="B173" t="s">
+        <v>677</v>
+      </c>
+      <c r="C173" t="s">
+        <v>463</v>
+      </c>
+      <c r="D173" t="s">
+        <v>29</v>
+      </c>
+      <c r="E173" t="s">
+        <v>498</v>
+      </c>
+      <c r="F173" t="s">
+        <v>678</v>
+      </c>
+      <c r="G173" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7">
+      <c r="A174">
+        <v>2015</v>
+      </c>
+      <c r="B174" t="s">
+        <v>680</v>
+      </c>
+      <c r="C174" t="s">
+        <v>370</v>
+      </c>
+      <c r="D174" t="s">
+        <v>29</v>
+      </c>
+      <c r="E174" t="s">
+        <v>498</v>
+      </c>
+      <c r="F174" t="s">
+        <v>681</v>
+      </c>
+      <c r="G174" t="s">
+        <v>682</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>