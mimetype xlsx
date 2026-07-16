--- v3 (2026-05-31)
+++ v4 (2026-07-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Archivos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="683">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="712">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Nombre del Proyecto</t>
   </si>
   <si>
     <t>Director</t>
   </si>
   <si>
     <t>Región</t>
   </si>
   <si>
     <t>Museo/Depósito</t>
   </si>
   <si>
     <t>Resolución de autorización</t>
   </si>
   <si>
     <t>Resolución Informe Final</t>
   </si>
   <si>
     <t>"Del PIA Chira temporada de campo 2023"</t>
   </si>
   <si>
@@ -167,50 +167,152 @@
   <si>
     <t>Lic. Erick Ernesto Acero Shapiama</t>
   </si>
   <si>
     <t>Áncash</t>
   </si>
   <si>
     <t>Museo Nacional Chavín</t>
   </si>
   <si>
     <t>RD N° 000019-2026-DGM-VMPCIC/MC (16ABR2026)</t>
   </si>
   <si>
     <t>Proyecto “La producción de cerámica en Huaca Pucllana entre el Intermedio Temprano y Horizonte Medio”</t>
   </si>
   <si>
     <t>Lic. Carlos Miguel Ángel Carrasco López</t>
   </si>
   <si>
     <t>Museo de Sitio Pucllana</t>
   </si>
   <si>
     <t>RD N° 000020-2026-DGM-VMPCIC/MC (17ABR2026)</t>
   </si>
   <si>
+    <t>"Proyecto de Investigación de Colecciones y Fondos Museográficos Huacones-Vilcahuasi"</t>
+  </si>
+  <si>
+    <t>Lic. Rodrigo Javier Areche Espinola</t>
+  </si>
+  <si>
+    <t>Manejo de Colecciones de la Dirección General de Museos</t>
+  </si>
+  <si>
+    <t>RD N° 000026-2026-DGM-VMPCIC/MC (05JUN2026)</t>
+  </si>
+  <si>
+    <t>“Estudio y caracterización de colecciones arqueológicas recuperadas en el marco del programa de investigación arqueológica y conservación en Chavín de Huántar”</t>
+  </si>
+  <si>
+    <t>Dr. John W. Rick</t>
+  </si>
+  <si>
+    <t>RD N° 000029-2026-DGM-VMPCIC/MC (11JUN2026)</t>
+  </si>
+  <si>
+    <t>Colecciones y Fondos Museográficos Administrados por el Ministerio de Cultura “Análisis XRF de la colección de metales y cerámica del Museo Santuarios Andinos (Arequipa, Perú), 2026”</t>
+  </si>
+  <si>
+    <t>Dra. Dagmara Socha</t>
+  </si>
+  <si>
+    <t>Arequipa</t>
+  </si>
+  <si>
+    <t>Museo Santuarios Andinos</t>
+  </si>
+  <si>
+    <t>RD N° 000031-2026-DGM-VMPCIC/MC (15JUN2026)</t>
+  </si>
+  <si>
+    <t>Proyecto de Investigación de Colecciones y Fondos Museográficos Administrados por el Ministerio de Cultura "Las momias de Huaca del Loro"</t>
+  </si>
+  <si>
+    <t>Dra. Corina Marie Kellner</t>
+  </si>
+  <si>
+    <t>Museo Regional de Ica “Adolfo Bermúdez Jenkins"</t>
+  </si>
+  <si>
+    <t>RD N° 000032-2026-DGM-VMPCIC/MC (19JUN2026)</t>
+  </si>
+  <si>
+    <t>“Transformaciones Políticas en el sitio de Pampa La Cruz: Un análisis de los restos óseos humanos de la colección arqueológica”</t>
+  </si>
+  <si>
+    <t>Lic. Lisseth Gutiérrez Díaz, Mag. Isaac Joshua Gutiérrez</t>
+  </si>
+  <si>
+    <t>Depósito de la DDC La Libertad</t>
+  </si>
+  <si>
+    <t>RD N° 000035-2026-DGM-VMPCIC/MC (25JUN2026)</t>
+  </si>
+  <si>
+    <t>“Proyecto de Investigación sobre los artefactos plumarios de la colección del Museo Santuarios Andinos, Arequipa, 2026”</t>
+  </si>
+  <si>
+    <t>Dra. Sylwia Siemianowska</t>
+  </si>
+  <si>
+    <t>RD N° 000036-2026-DGM-VMPCIC/MC (25JUN2026)</t>
+  </si>
+  <si>
+    <t>"Proyecto de investigación de la Alimentación al Poder en la Cuenca del Titicaca, 5000-1000 AP"</t>
+  </si>
+  <si>
+    <t>Dr. Luis Ángel Flores Blanco</t>
+  </si>
+  <si>
+    <t>Puno</t>
+  </si>
+  <si>
+    <t>Museo Lítico de Pukara, Depósito del Complejo Arqueológico Sillustani</t>
+  </si>
+  <si>
+    <t>RD N° 000037-2026-DGM-VMPCIC/MC (26JUN2026)</t>
+  </si>
+  <si>
+    <t>"Estudio de restos cerámicos, líticos, faunísticos y muestras de tierra de Cerro Sulcha y otros sitios de la meseta de Carabamba, Temporada 2026"</t>
+  </si>
+  <si>
+    <t>Lic. Elvis Paul Monzon Layza</t>
+  </si>
+  <si>
+    <t>RD N° 000041-2026-DGM-VMPCIC/MC (07JUL2026)</t>
+  </si>
+  <si>
+    <t>“Estructura poblacional y migraciones en la costa sur durante el Formativo Final. Redefiniendo lo Paracas a 100 años de su descubrimiento por Julio C. Tello”</t>
+  </si>
+  <si>
+    <t>Dra. María del Carmen Vega Dulanto</t>
+  </si>
+  <si>
+    <t>RD N° 000042-2026-DGM-VMPCIC/MC (10JUL2026)</t>
+  </si>
+  <si>
     <t>Estudio de Intensificación agrícola prehispánica a través del Análisis isotópico de restos vegetales y animales de la costa norte del Perú</t>
   </si>
   <si>
     <t>Lic. Estuardo José Félix La Torre Calvera</t>
   </si>
   <si>
     <t>Museo Cao, Museo de Sitio San José de Moro, Huaca Arco Iris, Museo Tumbas Reales de Sipán, Museo Nacional Sicán, Museo de Sitio de Túcume, Museo de Sitio Chotuna Chornancap, Museo Regional de Casma “Max Uhle” y Área de Manejo de Colecciones</t>
   </si>
   <si>
     <t>RD N° 001-2025-DGM-VMPCIC/MC (09ENE2025)</t>
   </si>
   <si>
     <t>Investigaciones Patogenómicas de los Peruanos Antiguos</t>
   </si>
   <si>
     <t>Dra. Sonia Elizabeth Guillén Oneeglio y Dra. Evelyn Karin Guevara Torres</t>
   </si>
   <si>
     <t>Museo de Leymebamba y Centro Mallqui</t>
   </si>
   <si>
     <t>RD N° 002-2025-DGM-VMPCIC/MC (10ENE2025)</t>
   </si>
   <si>
     <t>Proyecto Bioarqueológico para Determinar las Relaciones entre los Sacrificios Chimú (950 – 1470 d.C.) de los sitios arqueológicos Huanchaquito Las Llamas y El Pollo con  otras poblaciones contemporáneas de la costa norte del Perú</t>
@@ -278,50 +380,53 @@
   <si>
     <t>RD N° 0019-2025-DGM-VMPCIC/MC (26FEB2025)</t>
   </si>
   <si>
     <t>Estudio bioarqueológico de cráneos humanos del sitio monumental de Pachacamac</t>
   </si>
   <si>
     <t>Dr. Peter Albert Eeckhout</t>
   </si>
   <si>
     <t>RD Nº 033-2025-DGM/VMPCIC/MC (13MAY2025)</t>
   </si>
   <si>
     <t>Estudio bioarqueológico de los espacios funerarios Chachapoyas (Amazonas)</t>
   </si>
   <si>
     <t>Mag. Elisa Dieudonné</t>
   </si>
   <si>
     <t>Depósitos de la Dirección Desconcentrada de Cultura de Amazonas</t>
   </si>
   <si>
     <t>RD Nº 038-2025-DGM-VMPCIC/MC (30MAY2025)</t>
   </si>
   <si>
+    <t>RD N° 030-2026-DGM-VMPCIC/MC (15JUN2026)</t>
+  </si>
+  <si>
     <t>Proyecto de Investigación de Colecciones y Fondos Museográficos Administrados por el Ministerio de Cultura “Estudio paleogenómico de la coevolución del frijol y sus simbiontes durante la domesticación";</t>
   </si>
   <si>
     <t>Mag. George Edward Chauca Iparraguirre</t>
   </si>
   <si>
     <t>Museo Regional de Ica "Adolfo Bermúdez Jenkins"</t>
   </si>
   <si>
     <t>RD Nº 0040-2025-DGM/VMPCIC/MC (09JUN2025)</t>
   </si>
   <si>
     <t>RD N° 055-2025-DGM-VMPCIC/MC (18JUL2025)</t>
   </si>
   <si>
     <t>Descifrando contextos funerarios de Chavín de Huántar y su posible relación con relatos sobre la muerte de soldados chilenos durante la Guerra del Pacífico (1879- 1883)</t>
   </si>
   <si>
     <t>Lic. Sussy Lucero Sánchez Lozada,</t>
   </si>
   <si>
     <t>RD N° 00043-2025-DGM-VMPCIC/MC (11JUN2025)</t>
   </si>
   <si>
     <t>Proyecto de investigación de los materiales arqueológicos Callacpuma-Cajamarca</t>
@@ -359,116 +464,104 @@
   <si>
     <t>Estudios bioarqueológicos holístico de los restos humanos de El Chorro, Santa Rosa de Pucalá y Capilla del Niño Serranito-Etén</t>
   </si>
   <si>
     <t>Museo Tumbas Reales de Sipán</t>
   </si>
   <si>
     <t>RD N° 046-2025-DGM-VMPCIC-MC (18JUN2025)</t>
   </si>
   <si>
     <t>Una exploración de las relaciones funerarias entre los restos de cetáceos y el perfil biológico y social de los individuos humanos de la tumba Paracas Cavernas ‘N12’ de Cerro Colorado para el Formativo Tardío</t>
   </si>
   <si>
     <t>Mag. Patricia Karina Maita Agurto</t>
   </si>
   <si>
     <t>RD Nº 045-2025-DGM/VMPCIC/MC (12JUN2025)</t>
   </si>
   <si>
     <t>Proyecto de análisis complementario del material arqueológico recuperado por el Proyecto de Investigación Arqueológica de Puerto Malabrigo – La Libertad – temporada 2023</t>
   </si>
   <si>
     <t>Lic. Lizbeth Marina Pariona Muñoz</t>
   </si>
   <si>
-    <t>Depósito de la DDC La Libertad</t>
-[...1 lines deleted...]
-  <si>
     <t>RD N° 000050-2025-DGM-VMPCIC/MC (10JUL2025)</t>
   </si>
   <si>
     <t>Momias como Microcosmos: Análisis integrado de fardos prehispánicos de Puruchuco</t>
   </si>
   <si>
     <t>Dra. Lucia Clarisa Watson Jiménez</t>
   </si>
   <si>
     <t>Área de Manejo de Colecciones de la sede central del Ministerio de Cultura</t>
   </si>
   <si>
     <t>RD N° 000052-2025-DGM-VMPCIC/MC (15JUL2025)</t>
   </si>
   <si>
     <t>Proyecto de investigación arqueológica Samaca (PIA Samaca) – fibras y restos de fauna pre cerámicos</t>
   </si>
   <si>
     <t>Mag. Margot Rose Marie Serra Serra</t>
   </si>
   <si>
     <t>RD N° 000054-2025-DGM-VMPCIC/MC (16JUL2025)</t>
   </si>
   <si>
     <t>RD N° 068-2025-DGM-VMPCIC/MC (29SET2025)</t>
   </si>
   <si>
     <t>“Proyecto de Investigación Bio-Arqueológica de Sancos – temporada 2025”</t>
   </si>
   <si>
     <t>Lic. Lorena Liz Rolando Espinoza</t>
   </si>
   <si>
     <t>Ayacucho</t>
   </si>
   <si>
     <t>Depósito de la Dirección Desconcentrada de Cultura Ayacucho</t>
   </si>
   <si>
     <t>RD N° 000053-2025-DGM-VMPCIC/MC (15JUL2025)</t>
   </si>
   <si>
     <t>Proyecto de Investigación sobre la conservación de cuerpos humanos de contextos de capacocha, procedentes de la colección del Museo Santuarios Andinos, Arequipa</t>
   </si>
   <si>
     <t>Lic. Winnie Celeste Martínez Sulca</t>
   </si>
   <si>
-    <t>Arequipa</t>
-[...4 lines deleted...]
-  <si>
     <t>RD N° 000058-2025-DGM-VMPCIC/MC (31JUL2025)</t>
   </si>
   <si>
     <t>Caracterización arqueométrica de restos de loros de los Andes precolombinos</t>
   </si>
   <si>
-    <t>Museo Regional de Ica “Adolfo Bermúdez Jenkins"</t>
-[...1 lines deleted...]
-  <si>
     <t>RD N° 000062-2025-DGM-VMPCIC/MC (03SET2025)</t>
   </si>
   <si>
     <t>RD N° 086-2025-DGM-VMPCIC/MC (22DIC2025)</t>
   </si>
   <si>
     <t>Análisis de ADN antiguo de la historia poblacional y adaptación de las poblaciones antiguas del valle de Osmore, Moquegua, Perú</t>
   </si>
   <si>
     <t>Mag. Maxine McCarty</t>
   </si>
   <si>
     <t>Moquegua</t>
   </si>
   <si>
     <t>Museo Contisuyo, Centro Mallqui</t>
   </si>
   <si>
     <t>RD N° 000063-2025-DGM-VMPCIC/MC (04SET2025)</t>
   </si>
   <si>
     <t>Muestras de suelo del Proyecto Arqueológico Pukaras del Colca 2013 para realizar estudios paleobotánicos</t>
   </si>
   <si>
     <t>Lic. Manuel Ángel Mamani Calloapaza</t>
@@ -896,53 +989,50 @@
   <si>
     <t>Museo Nacional Sicán</t>
   </si>
   <si>
     <t>RD N° 003-2023-DGM-MC (13ENE2023)</t>
   </si>
   <si>
     <t>Las cerámicas prehispánicas del monumento arqueológico Salapunku, sector Isla Chico (Machupicchu, Perú): una introducción a su producción y proveniencia</t>
   </si>
   <si>
     <t>Dr. Nino Vadick del Solar Velarde</t>
   </si>
   <si>
     <t>Museo de Sitio “Manuel Chávez Ballón”</t>
   </si>
   <si>
     <t>RD N° 000030-2023-DGM (17MAR2023)</t>
   </si>
   <si>
     <t>Proyecto de investigación de la Colección Reichlen-Cajamarca</t>
   </si>
   <si>
     <t>Mag. Patricia Chirinos Ogata</t>
   </si>
   <si>
-    <t>Manejo de Colecciones de la Dirección General de Museos</t>
-[...1 lines deleted...]
-  <si>
     <t>RD N° 0038-2023-DGM (31MAR2023)</t>
   </si>
   <si>
     <t>RD N° 0125-2023-DGM (22DIC2023)</t>
   </si>
   <si>
     <t>Proyecto de investigación y conservación preventiva de una colección de costureros del complejo arqueológico Mateo Salado</t>
   </si>
   <si>
     <t>Mag. Pedro Espinoza Pajuelo</t>
   </si>
   <si>
     <t>Depósito Complejo Arqueológico Mateo Salado</t>
   </si>
   <si>
     <t>RD N° 00054-2023-DGM (17MAY2023)</t>
   </si>
   <si>
     <t>RD N° 0119-2024-DGM-VMPCIC/MC (25OCT2024)</t>
   </si>
   <si>
     <t>Proyecto de Investigación de Colecciones y Fondos Museográficos Huaca del Loro”,</t>
   </si>
   <si>
     <t>Lic. Roberto Aldo Noriega Gutiérrez</t>
@@ -1248,53 +1338,50 @@
     <t>RD N° 024-2021-DGM (08MAR2021)</t>
   </si>
   <si>
     <t>Estudio de la Cerámica de la ciudad Inka de Macchupicchu, Morfología e Iconografía</t>
   </si>
   <si>
     <t>Lic. Alfredo Mormontoy Atayupanqui</t>
   </si>
   <si>
     <t>RD N° 0067-2021-DGM-MC (01JUN2021</t>
   </si>
   <si>
     <t>RD N° D00002-2022-DGM (11ENE2022)</t>
   </si>
   <si>
     <t>Cerámica de Muyukmarka - Saqsayhuaman: iconografía y cronología</t>
   </si>
   <si>
     <t>Lic. Jhoselim Judith Ortiz de Orue Quirita</t>
   </si>
   <si>
     <t>RD N° 0083-2021-DGM-MC (19JUL2021)</t>
   </si>
   <si>
     <t>Proyecto de investigación de colecciones y fondos museográficos "El Huarco" Temporada 2021</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lic. Rodrigo Javier Areche Espinola</t>
   </si>
   <si>
     <t>Depósitos del Proyecto Integral El Huarco</t>
   </si>
   <si>
     <t>RD N° 0068-2021-DGM-MC (01JUN2021)</t>
   </si>
   <si>
     <t>RD N° 000027-2022-DGM (06ABR2022)</t>
   </si>
   <si>
     <t>Secuencia tipológica del material arqueológico recuperado del Centro Histórico de Trujillo</t>
   </si>
   <si>
     <t>RD N° 0087-2021-DGM-MC (26JUL2021)</t>
   </si>
   <si>
     <t>RD N° 074-2023-DGM-MC (25JUL2023)</t>
   </si>
   <si>
     <t>El contexto sistémico de una unidad doméstica en El Triunfo durante el Periodo Formativo Tardío, valle de Lambayeque</t>
   </si>
   <si>
     <t>RD N° 0074-2021-DGM-MC (18JUN2021)</t>
   </si>
@@ -2404,51 +2491,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G174"/>
+  <dimension ref="A1:G183"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="299" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="102" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="284" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="74" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="51" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -2653,3814 +2740,4021 @@
     <row r="10" spans="1:7">
       <c r="A10">
         <v>2026</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" t="s">
         <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>34</v>
       </c>
       <c r="E10" t="s">
         <v>49</v>
       </c>
       <c r="F10" t="s">
         <v>50</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" t="s">
         <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
         <v>53</v>
       </c>
       <c r="F11" t="s">
         <v>54</v>
       </c>
       <c r="G11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" t="s">
         <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="E12" t="s">
+        <v>45</v>
+      </c>
+      <c r="F12" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="G12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C13" t="s">
         <v>59</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>60</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="F13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G13" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
       <c r="C14" t="s">
         <v>64</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>65</v>
       </c>
       <c r="F14" t="s">
         <v>66</v>
       </c>
       <c r="G14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B15" t="s">
         <v>67</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="F15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="E16" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="F16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D17" t="s">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="E17" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B18" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D18" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="F18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="F19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>2025</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D20" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>2025</v>
       </c>
       <c r="B21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D21" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="E21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G21" t="s">
-        <v>92</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>2025</v>
       </c>
       <c r="B22" t="s">
         <v>93</v>
       </c>
       <c r="C22" t="s">
         <v>94</v>
       </c>
       <c r="D22" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="F22" t="s">
         <v>95</v>
       </c>
       <c r="G22" t="s">
-        <v>12</v>
+        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>2025</v>
       </c>
       <c r="B23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D23" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="E23" t="s">
         <v>99</v>
       </c>
       <c r="F23" t="s">
         <v>100</v>
       </c>
       <c r="G23" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>2025</v>
       </c>
       <c r="B24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C24" t="s">
+        <v>98</v>
+      </c>
+      <c r="D24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F24" t="s">
         <v>102</v>
-      </c>
-[...10 lines deleted...]
-        <v>106</v>
       </c>
       <c r="G24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>2025</v>
       </c>
       <c r="B25" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C25" t="s">
-        <v>23</v>
+        <v>104</v>
       </c>
       <c r="D25" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E25" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="F25" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="G25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>2025</v>
       </c>
       <c r="B26" t="s">
+        <v>107</v>
+      </c>
+      <c r="C26" t="s">
+        <v>108</v>
+      </c>
+      <c r="D26" t="s">
+        <v>24</v>
+      </c>
+      <c r="E26" t="s">
+        <v>109</v>
+      </c>
+      <c r="F26" t="s">
         <v>110</v>
-      </c>
-[...8 lines deleted...]
-        <v>112</v>
       </c>
       <c r="G26" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>2025</v>
       </c>
       <c r="B27" t="s">
+        <v>111</v>
+      </c>
+      <c r="C27" t="s">
+        <v>112</v>
+      </c>
+      <c r="D27" t="s">
+        <v>34</v>
+      </c>
+      <c r="E27" t="s">
         <v>113</v>
       </c>
-      <c r="C27" t="s">
+      <c r="F27" t="s">
         <v>114</v>
-      </c>
-[...7 lines deleted...]
-        <v>116</v>
       </c>
       <c r="G27" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>2025</v>
       </c>
       <c r="B28" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C28" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="D28" t="s">
         <v>34</v>
       </c>
       <c r="E28" t="s">
-        <v>119</v>
+        <v>99</v>
       </c>
       <c r="F28" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="G28" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>2025</v>
       </c>
       <c r="B29" t="s">
+        <v>118</v>
+      </c>
+      <c r="C29" t="s">
+        <v>119</v>
+      </c>
+      <c r="D29" t="s">
+        <v>39</v>
+      </c>
+      <c r="E29" t="s">
+        <v>120</v>
+      </c>
+      <c r="F29" t="s">
         <v>121</v>
       </c>
-      <c r="C29" t="s">
+      <c r="G29" t="s">
         <v>122</v>
-      </c>
-[...10 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>2025</v>
       </c>
       <c r="B30" t="s">
+        <v>123</v>
+      </c>
+      <c r="C30" t="s">
+        <v>124</v>
+      </c>
+      <c r="D30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E30" t="s">
         <v>125</v>
       </c>
-      <c r="C30" t="s">
+      <c r="F30" t="s">
         <v>126</v>
       </c>
-      <c r="D30" t="s">
+      <c r="G30" t="s">
         <v>127</v>
-      </c>
-[...7 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>2025</v>
       </c>
       <c r="B31" t="s">
+        <v>128</v>
+      </c>
+      <c r="C31" t="s">
+        <v>129</v>
+      </c>
+      <c r="D31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E31" t="s">
+        <v>45</v>
+      </c>
+      <c r="F31" t="s">
         <v>130</v>
-      </c>
-[...10 lines deleted...]
-        <v>134</v>
       </c>
       <c r="G31" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>2025</v>
       </c>
       <c r="B32" t="s">
+        <v>131</v>
+      </c>
+      <c r="C32" t="s">
+        <v>132</v>
+      </c>
+      <c r="D32" t="s">
+        <v>133</v>
+      </c>
+      <c r="E32" t="s">
+        <v>134</v>
+      </c>
+      <c r="F32" t="s">
         <v>135</v>
       </c>
-      <c r="C32" t="s">
-[...5 lines deleted...]
-      <c r="E32" t="s">
+      <c r="G32" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>2025</v>
       </c>
       <c r="B33" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" t="s">
+        <v>138</v>
+      </c>
+      <c r="D33" t="s">
         <v>139</v>
       </c>
-      <c r="C33" t="s">
+      <c r="E33" t="s">
         <v>140</v>
       </c>
-      <c r="D33" t="s">
+      <c r="F33" t="s">
         <v>141</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="G33" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>2025</v>
       </c>
       <c r="B34" t="s">
+        <v>142</v>
+      </c>
+      <c r="C34" t="s">
+        <v>23</v>
+      </c>
+      <c r="D34" t="s">
+        <v>24</v>
+      </c>
+      <c r="E34" t="s">
+        <v>143</v>
+      </c>
+      <c r="F34" t="s">
         <v>144</v>
       </c>
-      <c r="C34" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="G34" t="s">
-        <v>148</v>
+        <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>2025</v>
       </c>
       <c r="B35" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C35" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="D35"/>
       <c r="E35" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="F35" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="G35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>2025</v>
       </c>
       <c r="B36" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C36" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="D36" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="E36" t="s">
-        <v>154</v>
+        <v>69</v>
       </c>
       <c r="F36" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="G36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>2025</v>
       </c>
       <c r="B37" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="C37" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="D37" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E37" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="F37" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="G37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>2025</v>
       </c>
       <c r="B38" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="C38" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="D38" t="s">
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="E38" t="s">
-        <v>162</v>
+        <v>16</v>
       </c>
       <c r="F38" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="G38" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>2025</v>
       </c>
       <c r="B39" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="C39" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D39" t="s">
-        <v>132</v>
+        <v>161</v>
       </c>
       <c r="E39" t="s">
-        <v>133</v>
+        <v>162</v>
       </c>
       <c r="F39" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="G39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>2025</v>
       </c>
       <c r="B40" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C40" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="D40" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="E40" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="F40" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="G40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>2025</v>
       </c>
       <c r="B41" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C41" t="s">
-        <v>171</v>
+        <v>124</v>
       </c>
       <c r="D41" t="s">
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="E41" t="s">
-        <v>162</v>
+        <v>65</v>
       </c>
       <c r="F41" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="G41" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>2025</v>
       </c>
       <c r="B42" t="s">
+        <v>170</v>
+      </c>
+      <c r="C42" t="s">
+        <v>171</v>
+      </c>
+      <c r="D42" t="s">
+        <v>172</v>
+      </c>
+      <c r="E42" t="s">
+        <v>173</v>
+      </c>
+      <c r="F42" t="s">
         <v>174</v>
-      </c>
-[...10 lines deleted...]
-        <v>177</v>
       </c>
       <c r="G42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B43" t="s">
+        <v>175</v>
+      </c>
+      <c r="C43" t="s">
+        <v>176</v>
+      </c>
+      <c r="D43"/>
+      <c r="E43" t="s">
+        <v>177</v>
+      </c>
+      <c r="F43" t="s">
         <v>178</v>
       </c>
-      <c r="C43" t="s">
+      <c r="G43" t="s">
         <v>179</v>
-      </c>
-[...10 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B44" t="s">
+        <v>180</v>
+      </c>
+      <c r="C44" t="s">
+        <v>181</v>
+      </c>
+      <c r="D44" t="s">
+        <v>15</v>
+      </c>
+      <c r="E44" t="s">
+        <v>65</v>
+      </c>
+      <c r="F44" t="s">
         <v>182</v>
       </c>
-      <c r="C44" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G44" t="s">
-        <v>185</v>
+        <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B45" t="s">
+        <v>183</v>
+      </c>
+      <c r="C45" t="s">
+        <v>184</v>
+      </c>
+      <c r="D45" t="s">
+        <v>44</v>
+      </c>
+      <c r="E45" t="s">
+        <v>185</v>
+      </c>
+      <c r="F45" t="s">
         <v>186</v>
       </c>
-      <c r="C45" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G45" t="s">
-        <v>190</v>
+        <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B46" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="C46" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="D46" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E46" t="s">
-        <v>65</v>
+        <v>189</v>
       </c>
       <c r="F46" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="G46" t="s">
-        <v>194</v>
+        <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B47" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C47" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="D47" t="s">
-        <v>34</v>
+        <v>139</v>
       </c>
       <c r="E47" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="F47" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="G47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B48" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C48" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="D48" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="E48" t="s">
-        <v>201</v>
+        <v>61</v>
       </c>
       <c r="F48" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="G48" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B49" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="C49" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="D49" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E49" t="s">
-        <v>205</v>
+        <v>49</v>
       </c>
       <c r="F49" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="G49" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B50" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="C50" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="D50" t="s">
-        <v>98</v>
+        <v>139</v>
       </c>
       <c r="E50" t="s">
-        <v>208</v>
+        <v>193</v>
       </c>
       <c r="F50" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="G50" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B51" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="C51" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="D51" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E51" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="F51" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="G51" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>2024</v>
       </c>
       <c r="B52" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="C52" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="D52" t="s">
-        <v>39</v>
+        <v>172</v>
       </c>
       <c r="E52" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="F52" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="G52" t="s">
-        <v>218</v>
+        <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>2024</v>
       </c>
       <c r="B53" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="C53" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="D53" t="s">
-        <v>29</v>
+        <v>139</v>
       </c>
       <c r="E53" t="s">
-        <v>30</v>
+        <v>193</v>
       </c>
       <c r="F53" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="G53" t="s">
-        <v>12</v>
+        <v>216</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>2024</v>
       </c>
       <c r="B54" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="C54" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="D54" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="E54" t="s">
-        <v>90</v>
+        <v>219</v>
       </c>
       <c r="F54" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="G54" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>2024</v>
       </c>
       <c r="B55" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="C55" t="s">
-        <v>114</v>
+        <v>223</v>
       </c>
       <c r="D55" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E55" t="s">
-        <v>30</v>
+        <v>99</v>
       </c>
       <c r="F55" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="G55" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>2024</v>
       </c>
       <c r="B56" t="s">
+        <v>226</v>
+      </c>
+      <c r="C56" t="s">
+        <v>227</v>
+      </c>
+      <c r="D56" t="s">
+        <v>34</v>
+      </c>
+      <c r="E56" t="s">
+        <v>228</v>
+      </c>
+      <c r="F56" t="s">
         <v>229</v>
-      </c>
-[...10 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>2024</v>
       </c>
       <c r="B57" t="s">
+        <v>230</v>
+      </c>
+      <c r="C57" t="s">
+        <v>231</v>
+      </c>
+      <c r="D57" t="s">
+        <v>29</v>
+      </c>
+      <c r="E57" t="s">
         <v>232</v>
       </c>
-      <c r="C57" t="s">
+      <c r="F57" t="s">
         <v>233</v>
-      </c>
-[...7 lines deleted...]
-        <v>235</v>
       </c>
       <c r="G57" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>2024</v>
       </c>
       <c r="B58" t="s">
+        <v>234</v>
+      </c>
+      <c r="C58" t="s">
+        <v>235</v>
+      </c>
+      <c r="D58" t="s">
+        <v>44</v>
+      </c>
+      <c r="E58" t="s">
         <v>236</v>
       </c>
-      <c r="C58" t="s">
+      <c r="F58" t="s">
         <v>237</v>
-      </c>
-[...7 lines deleted...]
-        <v>239</v>
       </c>
       <c r="G58" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>2024</v>
       </c>
       <c r="B59" t="s">
+        <v>238</v>
+      </c>
+      <c r="C59" t="s">
+        <v>132</v>
+      </c>
+      <c r="D59" t="s">
+        <v>133</v>
+      </c>
+      <c r="E59" t="s">
+        <v>239</v>
+      </c>
+      <c r="F59" t="s">
         <v>240</v>
       </c>
-      <c r="C59" t="s">
+      <c r="G59" t="s">
         <v>241</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>2024</v>
       </c>
       <c r="B60" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="C60" t="s">
-        <v>246</v>
+        <v>227</v>
       </c>
       <c r="D60" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="E60" t="s">
-        <v>49</v>
+        <v>243</v>
       </c>
       <c r="F60" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="G60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>2024</v>
       </c>
       <c r="B61" t="s">
+        <v>245</v>
+      </c>
+      <c r="C61" t="s">
+        <v>246</v>
+      </c>
+      <c r="D61" t="s">
+        <v>39</v>
+      </c>
+      <c r="E61" t="s">
+        <v>247</v>
+      </c>
+      <c r="F61" t="s">
         <v>248</v>
       </c>
-      <c r="C61" t="s">
+      <c r="G61" t="s">
         <v>249</v>
-      </c>
-[...10 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>2024</v>
       </c>
       <c r="B62" t="s">
+        <v>250</v>
+      </c>
+      <c r="C62" t="s">
+        <v>251</v>
+      </c>
+      <c r="D62" t="s">
+        <v>29</v>
+      </c>
+      <c r="E62" t="s">
+        <v>30</v>
+      </c>
+      <c r="F62" t="s">
         <v>252</v>
       </c>
-      <c r="C62" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G62" t="s">
-        <v>256</v>
+        <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>2024</v>
       </c>
       <c r="B63" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C63" t="s">
-        <v>145</v>
+        <v>254</v>
       </c>
       <c r="D63" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="E63" t="s">
-        <v>258</v>
+        <v>125</v>
       </c>
       <c r="F63" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="G63" t="s">
-        <v>12</v>
+        <v>256</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>2024</v>
       </c>
       <c r="B64" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="C64" t="s">
-        <v>23</v>
+        <v>149</v>
       </c>
       <c r="D64" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E64" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="F64" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="G64" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>2024</v>
       </c>
       <c r="B65" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C65" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="D65" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="E65" t="s">
-        <v>45</v>
+        <v>125</v>
       </c>
       <c r="F65" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="G65" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>2024</v>
       </c>
       <c r="B66" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="C66" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="D66" t="s">
         <v>34</v>
       </c>
       <c r="E66" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="F66" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="G66" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>2024</v>
       </c>
       <c r="B67" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="C67" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="D67" t="s">
-        <v>273</v>
+        <v>34</v>
       </c>
       <c r="E67" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="F67" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="G67" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>2024</v>
       </c>
       <c r="B68" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="C68" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="D68" t="s">
-        <v>278</v>
+        <v>60</v>
       </c>
       <c r="E68" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="F68" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="G68" t="s">
-        <v>12</v>
+        <v>275</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B69" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="C69" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="D69" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E69" t="s">
-        <v>205</v>
+        <v>49</v>
       </c>
       <c r="F69" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="G69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B70" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="C70" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="D70" t="s">
-        <v>24</v>
+        <v>133</v>
       </c>
       <c r="E70" t="s">
-        <v>286</v>
+        <v>134</v>
       </c>
       <c r="F70" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="G70" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B71" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="C71" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="D71" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="E71" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F71" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="G71" t="s">
-        <v>12</v>
+        <v>287</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B72" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="C72" t="s">
-        <v>293</v>
+        <v>176</v>
       </c>
       <c r="D72" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="E72" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F72" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="G72" t="s">
-        <v>296</v>
+        <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B73" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="C73" t="s">
-        <v>298</v>
+        <v>23</v>
       </c>
       <c r="D73" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="E73" t="s">
-        <v>299</v>
+        <v>143</v>
       </c>
       <c r="F73" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="G73" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B74" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="C74" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="D74" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="E74" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="F74" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="G74" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B75" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="C75" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="D75" t="s">
         <v>34</v>
       </c>
       <c r="E75" t="s">
-        <v>269</v>
+        <v>300</v>
       </c>
       <c r="F75" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="G75" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B76" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="C76" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="D76" t="s">
-        <v>34</v>
+        <v>304</v>
       </c>
       <c r="E76" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="F76" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="G76" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B77" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="C77" t="s">
-        <v>293</v>
+        <v>308</v>
       </c>
       <c r="D77" t="s">
-        <v>98</v>
+        <v>309</v>
       </c>
       <c r="E77" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="F77" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="G77" t="s">
-        <v>315</v>
+        <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>2023</v>
       </c>
       <c r="B78" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="C78" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="D78" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="E78" t="s">
-        <v>216</v>
+        <v>236</v>
       </c>
       <c r="F78" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="G78" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>2023</v>
       </c>
       <c r="B79" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="C79" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="D79" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="E79" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="F79" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="G79" t="s">
-        <v>324</v>
+        <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>2023</v>
       </c>
       <c r="B80" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="C80" t="s">
-        <v>223</v>
+        <v>320</v>
       </c>
       <c r="D80" t="s">
-        <v>15</v>
+        <v>139</v>
       </c>
       <c r="E80" t="s">
-        <v>90</v>
+        <v>321</v>
       </c>
       <c r="F80" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="G80" t="s">
-        <v>327</v>
+        <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>2023</v>
       </c>
       <c r="B81" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="C81" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="D81" t="s">
         <v>34</v>
       </c>
       <c r="E81" t="s">
-        <v>330</v>
+        <v>53</v>
       </c>
       <c r="F81" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="G81" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>2023</v>
       </c>
       <c r="B82" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="C82" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="D82" t="s">
-        <v>141</v>
+        <v>34</v>
       </c>
       <c r="E82" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="F82" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="G82" t="s">
-        <v>12</v>
+        <v>331</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>2023</v>
       </c>
       <c r="B83" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="C83" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="D83" t="s">
-        <v>141</v>
+        <v>15</v>
       </c>
       <c r="E83" t="s">
-        <v>335</v>
+        <v>125</v>
       </c>
       <c r="F83" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="G83" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B84" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="C84" t="s">
-        <v>249</v>
+        <v>336</v>
       </c>
       <c r="D84" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="E84" t="s">
-        <v>99</v>
+        <v>300</v>
       </c>
       <c r="F84" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="G84" t="s">
-        <v>342</v>
+        <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B85" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="C85" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="D85" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E85" t="s">
-        <v>205</v>
+        <v>340</v>
       </c>
       <c r="F85" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="G85" t="s">
-        <v>346</v>
+        <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B86" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="C86" t="s">
-        <v>348</v>
+        <v>324</v>
       </c>
       <c r="D86" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="E86" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="F86" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="G86" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B87" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
       <c r="C87" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="D87" t="s">
-        <v>141</v>
+        <v>39</v>
       </c>
       <c r="E87" t="s">
-        <v>352</v>
+        <v>247</v>
       </c>
       <c r="F87" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="G87" t="s">
-        <v>12</v>
+        <v>349</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B88" t="s">
+        <v>350</v>
+      </c>
+      <c r="C88" t="s">
+        <v>351</v>
+      </c>
+      <c r="D88" t="s">
+        <v>34</v>
+      </c>
+      <c r="E88" t="s">
+        <v>352</v>
+      </c>
+      <c r="F88" t="s">
+        <v>353</v>
+      </c>
+      <c r="G88" t="s">
         <v>354</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B89" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="C89" t="s">
-        <v>359</v>
+        <v>254</v>
       </c>
       <c r="D89" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="E89" t="s">
-        <v>205</v>
+        <v>125</v>
       </c>
       <c r="F89" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="G89" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B90" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="C90" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="D90" t="s">
         <v>34</v>
       </c>
       <c r="E90" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="F90" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="G90" t="s">
-        <v>12</v>
+        <v>362</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B91" t="s">
+        <v>363</v>
+      </c>
+      <c r="C91" t="s">
+        <v>364</v>
+      </c>
+      <c r="D91" t="s">
+        <v>172</v>
+      </c>
+      <c r="E91" t="s">
+        <v>365</v>
+      </c>
+      <c r="F91" t="s">
         <v>366</v>
-      </c>
-[...10 lines deleted...]
-        <v>368</v>
       </c>
       <c r="G91" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B92" t="s">
+        <v>367</v>
+      </c>
+      <c r="C92" t="s">
+        <v>368</v>
+      </c>
+      <c r="D92" t="s">
+        <v>172</v>
+      </c>
+      <c r="E92" t="s">
+        <v>365</v>
+      </c>
+      <c r="F92" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>371</v>
       </c>
       <c r="G92" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>2022</v>
       </c>
       <c r="B93" t="s">
+        <v>370</v>
+      </c>
+      <c r="C93" t="s">
+        <v>280</v>
+      </c>
+      <c r="D93" t="s">
+        <v>133</v>
+      </c>
+      <c r="E93" t="s">
+        <v>134</v>
+      </c>
+      <c r="F93" t="s">
+        <v>371</v>
+      </c>
+      <c r="G93" t="s">
         <v>372</v>
-      </c>
-[...13 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>2022</v>
       </c>
       <c r="B94" t="s">
+        <v>373</v>
+      </c>
+      <c r="C94" t="s">
+        <v>374</v>
+      </c>
+      <c r="D94" t="s">
+        <v>44</v>
+      </c>
+      <c r="E94" t="s">
+        <v>236</v>
+      </c>
+      <c r="F94" t="s">
+        <v>375</v>
+      </c>
+      <c r="G94" t="s">
         <v>376</v>
-      </c>
-[...13 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>2022</v>
       </c>
       <c r="B95" t="s">
+        <v>377</v>
+      </c>
+      <c r="C95" t="s">
+        <v>378</v>
+      </c>
+      <c r="D95" t="s">
+        <v>139</v>
+      </c>
+      <c r="E95" t="s">
         <v>379</v>
       </c>
-      <c r="C95" t="s">
+      <c r="F95" t="s">
         <v>380</v>
       </c>
-      <c r="D95" t="s">
-[...2 lines deleted...]
-      <c r="E95" t="s">
+      <c r="G95" t="s">
         <v>381</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>2022</v>
       </c>
       <c r="B96" t="s">
+        <v>367</v>
+      </c>
+      <c r="C96" t="s">
+        <v>368</v>
+      </c>
+      <c r="D96" t="s">
+        <v>172</v>
+      </c>
+      <c r="E96" t="s">
+        <v>382</v>
+      </c>
+      <c r="F96" t="s">
         <v>383</v>
       </c>
-      <c r="C96" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G96" t="s">
-        <v>386</v>
+        <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>2022</v>
       </c>
       <c r="B97" t="s">
+        <v>384</v>
+      </c>
+      <c r="C97" t="s">
+        <v>43</v>
+      </c>
+      <c r="D97" t="s">
+        <v>44</v>
+      </c>
+      <c r="E97" t="s">
+        <v>385</v>
+      </c>
+      <c r="F97" t="s">
+        <v>386</v>
+      </c>
+      <c r="G97" t="s">
         <v>387</v>
-      </c>
-[...13 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>2022</v>
       </c>
       <c r="B98" t="s">
+        <v>388</v>
+      </c>
+      <c r="C98" t="s">
         <v>389</v>
       </c>
-      <c r="C98" t="s">
+      <c r="D98" t="s">
+        <v>44</v>
+      </c>
+      <c r="E98" t="s">
+        <v>236</v>
+      </c>
+      <c r="F98" t="s">
         <v>390</v>
       </c>
-      <c r="D98" t="s">
-[...2 lines deleted...]
-      <c r="E98" t="s">
+      <c r="G98" t="s">
         <v>391</v>
-      </c>
-[...4 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>2022</v>
       </c>
       <c r="B99" t="s">
+        <v>392</v>
+      </c>
+      <c r="C99" t="s">
+        <v>393</v>
+      </c>
+      <c r="D99" t="s">
+        <v>34</v>
+      </c>
+      <c r="E99" t="s">
         <v>394</v>
       </c>
-      <c r="C99" t="s">
+      <c r="F99" t="s">
         <v>395</v>
       </c>
-      <c r="D99" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G99" t="s">
-        <v>397</v>
+        <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>2022</v>
       </c>
       <c r="B100" t="s">
+        <v>396</v>
+      </c>
+      <c r="C100" t="s">
+        <v>397</v>
+      </c>
+      <c r="D100" t="s">
+        <v>172</v>
+      </c>
+      <c r="E100" t="s">
+        <v>382</v>
+      </c>
+      <c r="F100" t="s">
         <v>398</v>
       </c>
-      <c r="C100" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G100" t="s">
-        <v>400</v>
+        <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B101" t="s">
+        <v>399</v>
+      </c>
+      <c r="C101" t="s">
+        <v>400</v>
+      </c>
+      <c r="D101" t="s">
+        <v>29</v>
+      </c>
+      <c r="E101" t="s">
+        <v>30</v>
+      </c>
+      <c r="F101" t="s">
         <v>401</v>
-      </c>
-[...10 lines deleted...]
-        <v>403</v>
       </c>
       <c r="G101" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B102" t="s">
+        <v>402</v>
+      </c>
+      <c r="C102" t="s">
+        <v>403</v>
+      </c>
+      <c r="D102" t="s">
+        <v>172</v>
+      </c>
+      <c r="E102" t="s">
         <v>404</v>
       </c>
-      <c r="C102" t="s">
+      <c r="F102" t="s">
         <v>405</v>
       </c>
-      <c r="D102" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G102" t="s">
-        <v>407</v>
+        <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B103" t="s">
+        <v>406</v>
+      </c>
+      <c r="C103" t="s">
+        <v>407</v>
+      </c>
+      <c r="D103" t="s">
+        <v>15</v>
+      </c>
+      <c r="E103" t="s">
+        <v>125</v>
+      </c>
+      <c r="F103" t="s">
         <v>408</v>
-      </c>
-[...10 lines deleted...]
-        <v>410</v>
       </c>
       <c r="G103" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B104" t="s">
+        <v>409</v>
+      </c>
+      <c r="C104" t="s">
+        <v>410</v>
+      </c>
+      <c r="D104" t="s">
+        <v>44</v>
+      </c>
+      <c r="E104" t="s">
         <v>411</v>
       </c>
-      <c r="C104" t="s">
+      <c r="F104" t="s">
         <v>412</v>
       </c>
-      <c r="D104" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G104" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B105" t="s">
+        <v>413</v>
+      </c>
+      <c r="C105" t="s">
+        <v>414</v>
+      </c>
+      <c r="D105" t="s">
+        <v>133</v>
+      </c>
+      <c r="E105" t="s">
+        <v>134</v>
+      </c>
+      <c r="F105" t="s">
+        <v>415</v>
+      </c>
+      <c r="G105" t="s">
         <v>416</v>
-      </c>
-[...13 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B106" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="C106" t="s">
-        <v>23</v>
+        <v>116</v>
       </c>
       <c r="D106" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E106" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="F106" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="G106" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B107" t="s">
+        <v>419</v>
+      </c>
+      <c r="C107" t="s">
+        <v>420</v>
+      </c>
+      <c r="D107" t="s">
+        <v>34</v>
+      </c>
+      <c r="E107" t="s">
+        <v>421</v>
+      </c>
+      <c r="F107" t="s">
         <v>422</v>
       </c>
-      <c r="C107" t="s">
+      <c r="G107" t="s">
         <v>423</v>
-      </c>
-[...10 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="B108" t="s">
+        <v>424</v>
+      </c>
+      <c r="C108" t="s">
+        <v>425</v>
+      </c>
+      <c r="D108" t="s">
+        <v>15</v>
+      </c>
+      <c r="E108" t="s">
+        <v>125</v>
+      </c>
+      <c r="F108" t="s">
         <v>426</v>
       </c>
-      <c r="C108" t="s">
+      <c r="G108" t="s">
         <v>427</v>
-      </c>
-[...10 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="B109" t="s">
+        <v>428</v>
+      </c>
+      <c r="C109" t="s">
+        <v>254</v>
+      </c>
+      <c r="D109" t="s">
+        <v>15</v>
+      </c>
+      <c r="E109" t="s">
+        <v>125</v>
+      </c>
+      <c r="F109" t="s">
+        <v>429</v>
+      </c>
+      <c r="G109" t="s">
         <v>430</v>
-      </c>
-[...13 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="B110" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C110" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="D110" t="s">
         <v>34</v>
       </c>
       <c r="E110" t="s">
-        <v>435</v>
+        <v>300</v>
       </c>
       <c r="F110" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="G110" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="B111" t="s">
+        <v>434</v>
+      </c>
+      <c r="C111" t="s">
+        <v>435</v>
+      </c>
+      <c r="D111" t="s">
+        <v>139</v>
+      </c>
+      <c r="E111" t="s">
+        <v>321</v>
+      </c>
+      <c r="F111" t="s">
+        <v>436</v>
+      </c>
+      <c r="G111" t="s">
         <v>437</v>
-      </c>
-[...13 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="B112" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="C112" t="s">
-        <v>82</v>
+        <v>439</v>
       </c>
       <c r="D112" t="s">
-        <v>34</v>
+        <v>139</v>
       </c>
       <c r="E112" t="s">
-        <v>65</v>
+        <v>193</v>
       </c>
       <c r="F112" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="G112" t="s">
-        <v>444</v>
+        <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="B113" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="C113" t="s">
-        <v>438</v>
+        <v>52</v>
       </c>
       <c r="D113" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="E113" t="s">
-        <v>162</v>
+        <v>442</v>
       </c>
       <c r="F113" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="G113" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="B114" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="C114" t="s">
-        <v>43</v>
+        <v>231</v>
       </c>
       <c r="D114" t="s">
-        <v>449</v>
+        <v>29</v>
       </c>
       <c r="E114" t="s">
-        <v>450</v>
+        <v>30</v>
       </c>
       <c r="F114" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="G114" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="B115" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="C115" t="s">
-        <v>454</v>
+        <v>23</v>
       </c>
       <c r="D115" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="E115" t="s">
-        <v>455</v>
+        <v>143</v>
       </c>
       <c r="F115" t="s">
-        <v>456</v>
+        <v>449</v>
       </c>
       <c r="G115" t="s">
-        <v>457</v>
+        <v>450</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="B116" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="C116" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="D116" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="E116" t="s">
-        <v>460</v>
+        <v>193</v>
       </c>
       <c r="F116" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="G116" t="s">
-        <v>12</v>
+        <v>454</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B117" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="C117" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="D117" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E117" t="s">
-        <v>464</v>
+        <v>300</v>
       </c>
       <c r="F117" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
       <c r="G117" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B118" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="C118" t="s">
-        <v>118</v>
+        <v>328</v>
       </c>
       <c r="D118" t="s">
         <v>34</v>
       </c>
       <c r="E118" t="s">
-        <v>468</v>
+        <v>329</v>
       </c>
       <c r="F118" t="s">
-        <v>469</v>
+        <v>460</v>
       </c>
       <c r="G118" t="s">
-        <v>470</v>
+        <v>461</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
         <v>2019</v>
       </c>
       <c r="B119" t="s">
-        <v>471</v>
+        <v>462</v>
       </c>
       <c r="C119" t="s">
-        <v>472</v>
+        <v>463</v>
       </c>
       <c r="D119" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="E119" t="s">
-        <v>473</v>
+        <v>464</v>
       </c>
       <c r="F119" t="s">
-        <v>474</v>
+        <v>465</v>
       </c>
       <c r="G119" t="s">
-        <v>475</v>
+        <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
         <v>2019</v>
       </c>
       <c r="B120" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
       <c r="C120" t="s">
-        <v>477</v>
+        <v>467</v>
       </c>
       <c r="D120" t="s">
-        <v>478</v>
+        <v>139</v>
       </c>
       <c r="E120" t="s">
-        <v>479</v>
+        <v>468</v>
       </c>
       <c r="F120" t="s">
-        <v>480</v>
+        <v>469</v>
       </c>
       <c r="G120" t="s">
-        <v>481</v>
+        <v>470</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
         <v>2019</v>
       </c>
       <c r="B121" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="C121" t="s">
-        <v>483</v>
+        <v>116</v>
       </c>
       <c r="D121" t="s">
-        <v>484</v>
+        <v>34</v>
       </c>
       <c r="E121" t="s">
-        <v>485</v>
+        <v>99</v>
       </c>
       <c r="F121" t="s">
-        <v>486</v>
+        <v>472</v>
       </c>
       <c r="G121" t="s">
-        <v>487</v>
+        <v>473</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
         <v>2019</v>
       </c>
       <c r="B122" t="s">
-        <v>488</v>
+        <v>474</v>
       </c>
       <c r="C122" t="s">
-        <v>489</v>
+        <v>467</v>
       </c>
       <c r="D122" t="s">
-        <v>34</v>
+        <v>139</v>
       </c>
       <c r="E122" t="s">
-        <v>269</v>
+        <v>193</v>
       </c>
       <c r="F122" t="s">
-        <v>490</v>
+        <v>475</v>
       </c>
       <c r="G122" t="s">
-        <v>12</v>
+        <v>476</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
         <v>2019</v>
       </c>
       <c r="B123" t="s">
-        <v>491</v>
+        <v>477</v>
       </c>
       <c r="C123" t="s">
-        <v>454</v>
+        <v>43</v>
       </c>
       <c r="D123" t="s">
-        <v>34</v>
+        <v>478</v>
       </c>
       <c r="E123" t="s">
-        <v>455</v>
+        <v>479</v>
       </c>
       <c r="F123" t="s">
-        <v>492</v>
+        <v>480</v>
       </c>
       <c r="G123" t="s">
-        <v>12</v>
+        <v>481</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B124" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="C124" t="s">
-        <v>494</v>
+        <v>483</v>
       </c>
       <c r="D124" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="E124" t="s">
-        <v>495</v>
+        <v>484</v>
       </c>
       <c r="F124" t="s">
-        <v>496</v>
+        <v>485</v>
       </c>
       <c r="G124" t="s">
-        <v>12</v>
+        <v>486</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B125" t="s">
-        <v>497</v>
+        <v>487</v>
       </c>
       <c r="C125" t="s">
-        <v>370</v>
+        <v>488</v>
       </c>
       <c r="D125" t="s">
-        <v>29</v>
+        <v>172</v>
       </c>
       <c r="E125" t="s">
-        <v>498</v>
+        <v>489</v>
       </c>
       <c r="F125" t="s">
-        <v>499</v>
+        <v>490</v>
       </c>
       <c r="G125" t="s">
-        <v>500</v>
+        <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B126" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="C126" t="s">
-        <v>502</v>
+        <v>492</v>
       </c>
       <c r="D126" t="s">
-        <v>132</v>
+        <v>44</v>
       </c>
       <c r="E126" t="s">
-        <v>503</v>
+        <v>493</v>
       </c>
       <c r="F126" t="s">
-        <v>504</v>
+        <v>494</v>
       </c>
       <c r="G126" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B127" t="s">
-        <v>506</v>
+        <v>496</v>
       </c>
       <c r="C127" t="s">
-        <v>507</v>
+        <v>152</v>
       </c>
       <c r="D127" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E127" t="s">
+        <v>497</v>
+      </c>
+      <c r="F127" t="s">
         <v>498</v>
       </c>
-      <c r="F127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G127" t="s">
-        <v>509</v>
+        <v>499</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B128" t="s">
-        <v>510</v>
+        <v>500</v>
       </c>
       <c r="C128" t="s">
-        <v>511</v>
+        <v>501</v>
       </c>
       <c r="D128" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="E128" t="s">
+        <v>502</v>
+      </c>
+      <c r="F128" t="s">
         <v>503</v>
       </c>
-      <c r="F128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G128" t="s">
-        <v>12</v>
+        <v>504</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B129" t="s">
-        <v>513</v>
+        <v>505</v>
       </c>
       <c r="C129" t="s">
-        <v>514</v>
+        <v>506</v>
       </c>
       <c r="D129" t="s">
-        <v>15</v>
+        <v>507</v>
       </c>
       <c r="E129" t="s">
-        <v>90</v>
+        <v>508</v>
       </c>
       <c r="F129" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="G129" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B130" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="C130" t="s">
-        <v>459</v>
+        <v>512</v>
       </c>
       <c r="D130" t="s">
-        <v>141</v>
+        <v>513</v>
       </c>
       <c r="E130" t="s">
-        <v>180</v>
+        <v>514</v>
       </c>
       <c r="F130" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="G130" t="s">
-        <v>12</v>
+        <v>516</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B131" t="s">
+        <v>517</v>
+      </c>
+      <c r="C131" t="s">
+        <v>518</v>
+      </c>
+      <c r="D131" t="s">
+        <v>34</v>
+      </c>
+      <c r="E131" t="s">
+        <v>300</v>
+      </c>
+      <c r="F131" t="s">
         <v>519</v>
       </c>
-      <c r="C131" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G131" t="s">
-        <v>522</v>
+        <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B132" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="C132" t="s">
-        <v>405</v>
+        <v>483</v>
       </c>
       <c r="D132" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="E132" t="s">
-        <v>524</v>
+        <v>484</v>
       </c>
       <c r="F132" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="G132" t="s">
-        <v>526</v>
+        <v>12</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
         <v>2018</v>
       </c>
       <c r="B133" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="C133" t="s">
-        <v>97</v>
+        <v>523</v>
       </c>
       <c r="D133" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="E133" t="s">
-        <v>269</v>
+        <v>524</v>
       </c>
       <c r="F133" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="G133" t="s">
-        <v>529</v>
+        <v>12</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
         <v>2018</v>
       </c>
       <c r="B134" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="C134" t="s">
-        <v>531</v>
+        <v>400</v>
       </c>
       <c r="D134" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E134" t="s">
-        <v>216</v>
+        <v>527</v>
       </c>
       <c r="F134" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="G134" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
         <v>2018</v>
       </c>
       <c r="B135" t="s">
+        <v>530</v>
+      </c>
+      <c r="C135" t="s">
+        <v>531</v>
+      </c>
+      <c r="D135" t="s">
+        <v>60</v>
+      </c>
+      <c r="E135" t="s">
+        <v>532</v>
+      </c>
+      <c r="F135" t="s">
+        <v>533</v>
+      </c>
+      <c r="G135" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
         <v>2018</v>
       </c>
       <c r="B136" t="s">
+        <v>535</v>
+      </c>
+      <c r="C136" t="s">
+        <v>536</v>
+      </c>
+      <c r="D136" t="s">
+        <v>29</v>
+      </c>
+      <c r="E136" t="s">
+        <v>527</v>
+      </c>
+      <c r="F136" t="s">
+        <v>537</v>
+      </c>
+      <c r="G136" t="s">
         <v>538</v>
-      </c>
-[...13 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B137" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="C137" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="D137" t="s">
-        <v>484</v>
+        <v>60</v>
       </c>
       <c r="E137" t="s">
-        <v>544</v>
+        <v>532</v>
       </c>
       <c r="F137" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="G137" t="s">
-        <v>546</v>
+        <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B138" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="C138" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="D138" t="s">
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="E138" t="s">
-        <v>473</v>
+        <v>125</v>
       </c>
       <c r="F138" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="G138" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B139" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="C139" t="s">
-        <v>405</v>
+        <v>488</v>
       </c>
       <c r="D139" t="s">
-        <v>104</v>
+        <v>172</v>
       </c>
       <c r="E139" t="s">
-        <v>473</v>
+        <v>211</v>
       </c>
       <c r="F139" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="G139" t="s">
-        <v>553</v>
+        <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B140" t="s">
-        <v>538</v>
+        <v>548</v>
       </c>
       <c r="C140" t="s">
-        <v>223</v>
+        <v>549</v>
       </c>
       <c r="D140" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="E140" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="F140" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="G140" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B141" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="C141" t="s">
-        <v>557</v>
+        <v>435</v>
       </c>
       <c r="D141" t="s">
-        <v>558</v>
+        <v>139</v>
       </c>
       <c r="E141" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="F141" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="G141" t="s">
-        <v>12</v>
+        <v>555</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B142" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="C142" t="s">
-        <v>562</v>
+        <v>132</v>
       </c>
       <c r="D142" t="s">
-        <v>141</v>
+        <v>34</v>
       </c>
       <c r="E142" t="s">
-        <v>180</v>
+        <v>300</v>
       </c>
       <c r="F142" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="G142" t="s">
-        <v>12</v>
+        <v>558</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B143" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="C143" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
       <c r="D143" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="E143" t="s">
-        <v>90</v>
+        <v>247</v>
       </c>
       <c r="F143" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="G143" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B144" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
       <c r="C144" t="s">
-        <v>569</v>
+        <v>467</v>
       </c>
       <c r="D144" t="s">
-        <v>104</v>
+        <v>139</v>
       </c>
       <c r="E144" t="s">
-        <v>473</v>
+        <v>564</v>
       </c>
       <c r="F144" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="G144" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B145" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="C145" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="D145" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="E145" t="s">
-        <v>503</v>
+        <v>125</v>
       </c>
       <c r="F145" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="G145" t="s">
-        <v>12</v>
+        <v>570</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146">
         <v>2017</v>
       </c>
       <c r="B146" t="s">
+        <v>571</v>
+      </c>
+      <c r="C146" t="s">
+        <v>572</v>
+      </c>
+      <c r="D146" t="s">
+        <v>513</v>
+      </c>
+      <c r="E146" t="s">
+        <v>573</v>
+      </c>
+      <c r="F146" t="s">
+        <v>574</v>
+      </c>
+      <c r="G146" t="s">
         <v>575</v>
-      </c>
-[...13 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147">
         <v>2017</v>
       </c>
       <c r="B147" t="s">
+        <v>576</v>
+      </c>
+      <c r="C147" t="s">
+        <v>577</v>
+      </c>
+      <c r="D147" t="s">
+        <v>139</v>
+      </c>
+      <c r="E147" t="s">
+        <v>502</v>
+      </c>
+      <c r="F147" t="s">
         <v>578</v>
       </c>
-      <c r="C147" t="s">
+      <c r="G147" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148">
         <v>2017</v>
       </c>
       <c r="B148" t="s">
+        <v>580</v>
+      </c>
+      <c r="C148" t="s">
+        <v>435</v>
+      </c>
+      <c r="D148" t="s">
+        <v>139</v>
+      </c>
+      <c r="E148" t="s">
+        <v>502</v>
+      </c>
+      <c r="F148" t="s">
+        <v>581</v>
+      </c>
+      <c r="G148" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149">
         <v>2017</v>
       </c>
       <c r="B149" t="s">
-        <v>586</v>
+        <v>567</v>
       </c>
       <c r="C149" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="D149" t="s">
-        <v>98</v>
+        <v>15</v>
       </c>
       <c r="E149" t="s">
-        <v>313</v>
+        <v>125</v>
       </c>
       <c r="F149" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="G149" t="s">
-        <v>12</v>
+        <v>584</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
         <v>2017</v>
       </c>
       <c r="B150" t="s">
+        <v>585</v>
+      </c>
+      <c r="C150" t="s">
+        <v>586</v>
+      </c>
+      <c r="D150" t="s">
+        <v>587</v>
+      </c>
+      <c r="E150" t="s">
         <v>588</v>
-      </c>
-[...7 lines deleted...]
-        <v>269</v>
       </c>
       <c r="F150" t="s">
         <v>589</v>
       </c>
       <c r="G150" t="s">
-        <v>590</v>
+        <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
         <v>2017</v>
       </c>
       <c r="B151" t="s">
+        <v>590</v>
+      </c>
+      <c r="C151" t="s">
         <v>591</v>
       </c>
-      <c r="C151" t="s">
+      <c r="D151" t="s">
+        <v>172</v>
+      </c>
+      <c r="E151" t="s">
+        <v>211</v>
+      </c>
+      <c r="F151" t="s">
         <v>592</v>
-      </c>
-[...7 lines deleted...]
-        <v>593</v>
       </c>
       <c r="G151" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B152" t="s">
+        <v>593</v>
+      </c>
+      <c r="C152" t="s">
         <v>594</v>
       </c>
-      <c r="C152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D152" t="s">
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="E152" t="s">
-        <v>473</v>
+        <v>125</v>
       </c>
       <c r="F152" t="s">
         <v>595</v>
       </c>
       <c r="G152" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B153" t="s">
         <v>597</v>
       </c>
       <c r="C153" t="s">
         <v>598</v>
       </c>
       <c r="D153" t="s">
-        <v>44</v>
+        <v>139</v>
       </c>
       <c r="E153" t="s">
-        <v>584</v>
+        <v>502</v>
       </c>
       <c r="F153" t="s">
         <v>599</v>
       </c>
       <c r="G153" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B154" t="s">
         <v>601</v>
       </c>
       <c r="C154" t="s">
         <v>602</v>
       </c>
       <c r="D154" t="s">
-        <v>141</v>
+        <v>60</v>
       </c>
       <c r="E154" t="s">
-        <v>180</v>
+        <v>532</v>
       </c>
       <c r="F154" t="s">
         <v>603</v>
       </c>
       <c r="G154" t="s">
-        <v>604</v>
+        <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B155" t="s">
+        <v>604</v>
+      </c>
+      <c r="C155" t="s">
         <v>605</v>
       </c>
-      <c r="C155" t="s">
+      <c r="D155" t="s">
+        <v>172</v>
+      </c>
+      <c r="E155" t="s">
+        <v>211</v>
+      </c>
+      <c r="F155" t="s">
         <v>606</v>
       </c>
-      <c r="D155" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G155" t="s">
-        <v>608</v>
+        <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B156" t="s">
+        <v>607</v>
+      </c>
+      <c r="C156" t="s">
+        <v>608</v>
+      </c>
+      <c r="D156" t="s">
+        <v>34</v>
+      </c>
+      <c r="E156" t="s">
+        <v>300</v>
+      </c>
+      <c r="F156" t="s">
         <v>609</v>
       </c>
-      <c r="C156" t="s">
+      <c r="G156" t="s">
         <v>610</v>
-      </c>
-[...10 lines deleted...]
-        <v>613</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B157" t="s">
+        <v>611</v>
+      </c>
+      <c r="C157" t="s">
+        <v>612</v>
+      </c>
+      <c r="D157" t="s">
+        <v>44</v>
+      </c>
+      <c r="E157" t="s">
+        <v>613</v>
+      </c>
+      <c r="F157" t="s">
         <v>614</v>
       </c>
-      <c r="C157" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G157" t="s">
-        <v>618</v>
+        <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B158" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="C158" t="s">
-        <v>620</v>
+        <v>280</v>
       </c>
       <c r="D158" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="E158" t="s">
-        <v>90</v>
+        <v>343</v>
       </c>
       <c r="F158" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="G158" t="s">
-        <v>622</v>
+        <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B159" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="C159" t="s">
-        <v>624</v>
+        <v>512</v>
       </c>
       <c r="D159" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E159" t="s">
-        <v>498</v>
+        <v>300</v>
       </c>
       <c r="F159" t="s">
-        <v>625</v>
+        <v>618</v>
       </c>
       <c r="G159" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B160" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
       <c r="C160" t="s">
-        <v>628</v>
+        <v>621</v>
       </c>
       <c r="D160" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E160" t="s">
-        <v>498</v>
+        <v>300</v>
       </c>
       <c r="F160" t="s">
-        <v>629</v>
+        <v>622</v>
       </c>
       <c r="G160" t="s">
-        <v>630</v>
+        <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161">
         <v>2016</v>
       </c>
       <c r="B161" t="s">
-        <v>631</v>
+        <v>623</v>
       </c>
       <c r="C161" t="s">
-        <v>97</v>
+        <v>501</v>
       </c>
       <c r="D161" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="E161" t="s">
-        <v>180</v>
+        <v>502</v>
       </c>
       <c r="F161" t="s">
-        <v>632</v>
+        <v>624</v>
       </c>
       <c r="G161" t="s">
-        <v>633</v>
+        <v>625</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162">
         <v>2016</v>
       </c>
       <c r="B162" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="C162" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="D162" t="s">
-        <v>636</v>
+        <v>44</v>
       </c>
       <c r="E162" t="s">
-        <v>637</v>
+        <v>613</v>
       </c>
       <c r="F162" t="s">
-        <v>638</v>
+        <v>628</v>
       </c>
       <c r="G162" t="s">
-        <v>639</v>
+        <v>629</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163">
         <v>2016</v>
       </c>
       <c r="B163" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="C163" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="D163" t="s">
-        <v>15</v>
+        <v>172</v>
       </c>
       <c r="E163" t="s">
-        <v>90</v>
+        <v>211</v>
       </c>
       <c r="F163" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
       <c r="G163" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164">
         <v>2016</v>
       </c>
       <c r="B164" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="C164" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
       <c r="D164" t="s">
-        <v>141</v>
+        <v>44</v>
       </c>
       <c r="E164" t="s">
-        <v>646</v>
+        <v>493</v>
       </c>
       <c r="F164" t="s">
-        <v>647</v>
+        <v>636</v>
       </c>
       <c r="G164" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165">
         <v>2016</v>
       </c>
       <c r="B165" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
       <c r="C165" t="s">
-        <v>650</v>
+        <v>639</v>
       </c>
       <c r="D165" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="E165" t="s">
-        <v>269</v>
+        <v>640</v>
       </c>
       <c r="F165" t="s">
-        <v>651</v>
+        <v>641</v>
       </c>
       <c r="G165" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166">
         <v>2016</v>
       </c>
       <c r="B166" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="C166" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
       <c r="D166" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E166" t="s">
-        <v>498</v>
+        <v>645</v>
       </c>
       <c r="F166" t="s">
-        <v>655</v>
+        <v>646</v>
       </c>
       <c r="G166" t="s">
-        <v>12</v>
+        <v>647</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B167" t="s">
-        <v>656</v>
+        <v>648</v>
       </c>
       <c r="C167" t="s">
-        <v>657</v>
+        <v>649</v>
       </c>
       <c r="D167" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="E167" t="s">
-        <v>658</v>
+        <v>125</v>
       </c>
       <c r="F167" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
       <c r="G167" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B168" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
       <c r="C168" t="s">
-        <v>562</v>
+        <v>653</v>
       </c>
       <c r="D168" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="E168" t="s">
-        <v>180</v>
+        <v>527</v>
       </c>
       <c r="F168" t="s">
-        <v>662</v>
+        <v>654</v>
       </c>
       <c r="G168" t="s">
-        <v>12</v>
+        <v>655</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B169" t="s">
-        <v>663</v>
+        <v>656</v>
       </c>
       <c r="C169" t="s">
-        <v>664</v>
+        <v>657</v>
       </c>
       <c r="D169" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E169" t="s">
-        <v>216</v>
+        <v>527</v>
       </c>
       <c r="F169" t="s">
-        <v>665</v>
+        <v>658</v>
       </c>
       <c r="G169" t="s">
-        <v>666</v>
+        <v>659</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B170" t="s">
-        <v>667</v>
+        <v>660</v>
       </c>
       <c r="C170" t="s">
-        <v>514</v>
+        <v>132</v>
       </c>
       <c r="D170" t="s">
-        <v>141</v>
+        <v>172</v>
       </c>
       <c r="E170" t="s">
-        <v>180</v>
+        <v>211</v>
       </c>
       <c r="F170" t="s">
-        <v>668</v>
+        <v>661</v>
       </c>
       <c r="G170" t="s">
-        <v>669</v>
+        <v>662</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B171" t="s">
-        <v>670</v>
+        <v>663</v>
       </c>
       <c r="C171" t="s">
-        <v>606</v>
+        <v>664</v>
       </c>
       <c r="D171" t="s">
-        <v>44</v>
+        <v>665</v>
       </c>
       <c r="E171" t="s">
-        <v>464</v>
+        <v>666</v>
       </c>
       <c r="F171" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="G171" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B172" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="C172" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="D172" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="E172" t="s">
-        <v>269</v>
+        <v>125</v>
       </c>
       <c r="F172" t="s">
-        <v>675</v>
+        <v>671</v>
       </c>
       <c r="G172" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B173" t="s">
+        <v>673</v>
+      </c>
+      <c r="C173" t="s">
+        <v>674</v>
+      </c>
+      <c r="D173" t="s">
+        <v>172</v>
+      </c>
+      <c r="E173" t="s">
+        <v>675</v>
+      </c>
+      <c r="F173" t="s">
+        <v>676</v>
+      </c>
+      <c r="G173" t="s">
         <v>677</v>
-      </c>
-[...13 lines deleted...]
-        <v>679</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174">
+        <v>2016</v>
+      </c>
+      <c r="B174" t="s">
+        <v>678</v>
+      </c>
+      <c r="C174" t="s">
+        <v>679</v>
+      </c>
+      <c r="D174" t="s">
+        <v>34</v>
+      </c>
+      <c r="E174" t="s">
+        <v>300</v>
+      </c>
+      <c r="F174" t="s">
+        <v>680</v>
+      </c>
+      <c r="G174" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7">
+      <c r="A175">
+        <v>2016</v>
+      </c>
+      <c r="B175" t="s">
+        <v>682</v>
+      </c>
+      <c r="C175" t="s">
+        <v>683</v>
+      </c>
+      <c r="D175" t="s">
+        <v>29</v>
+      </c>
+      <c r="E175" t="s">
+        <v>527</v>
+      </c>
+      <c r="F175" t="s">
+        <v>684</v>
+      </c>
+      <c r="G175" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7">
+      <c r="A176">
         <v>2015</v>
       </c>
-      <c r="B174" t="s">
-[...5 lines deleted...]
-      <c r="D174" t="s">
+      <c r="B176" t="s">
+        <v>685</v>
+      </c>
+      <c r="C176" t="s">
+        <v>686</v>
+      </c>
+      <c r="D176" t="s">
+        <v>34</v>
+      </c>
+      <c r="E176" t="s">
+        <v>687</v>
+      </c>
+      <c r="F176" t="s">
+        <v>688</v>
+      </c>
+      <c r="G176" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7">
+      <c r="A177">
+        <v>2015</v>
+      </c>
+      <c r="B177" t="s">
+        <v>690</v>
+      </c>
+      <c r="C177" t="s">
+        <v>591</v>
+      </c>
+      <c r="D177" t="s">
+        <v>172</v>
+      </c>
+      <c r="E177" t="s">
+        <v>211</v>
+      </c>
+      <c r="F177" t="s">
+        <v>691</v>
+      </c>
+      <c r="G177" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7">
+      <c r="A178">
+        <v>2015</v>
+      </c>
+      <c r="B178" t="s">
+        <v>692</v>
+      </c>
+      <c r="C178" t="s">
+        <v>693</v>
+      </c>
+      <c r="D178" t="s">
+        <v>39</v>
+      </c>
+      <c r="E178" t="s">
+        <v>247</v>
+      </c>
+      <c r="F178" t="s">
+        <v>694</v>
+      </c>
+      <c r="G178" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7">
+      <c r="A179">
+        <v>2015</v>
+      </c>
+      <c r="B179" t="s">
+        <v>696</v>
+      </c>
+      <c r="C179" t="s">
+        <v>543</v>
+      </c>
+      <c r="D179" t="s">
+        <v>172</v>
+      </c>
+      <c r="E179" t="s">
+        <v>211</v>
+      </c>
+      <c r="F179" t="s">
+        <v>697</v>
+      </c>
+      <c r="G179" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7">
+      <c r="A180">
+        <v>2015</v>
+      </c>
+      <c r="B180" t="s">
+        <v>699</v>
+      </c>
+      <c r="C180" t="s">
+        <v>635</v>
+      </c>
+      <c r="D180" t="s">
+        <v>44</v>
+      </c>
+      <c r="E180" t="s">
+        <v>493</v>
+      </c>
+      <c r="F180" t="s">
+        <v>700</v>
+      </c>
+      <c r="G180" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7">
+      <c r="A181">
+        <v>2015</v>
+      </c>
+      <c r="B181" t="s">
+        <v>702</v>
+      </c>
+      <c r="C181" t="s">
+        <v>703</v>
+      </c>
+      <c r="D181" t="s">
+        <v>34</v>
+      </c>
+      <c r="E181" t="s">
+        <v>300</v>
+      </c>
+      <c r="F181" t="s">
+        <v>704</v>
+      </c>
+      <c r="G181" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7">
+      <c r="A182">
+        <v>2015</v>
+      </c>
+      <c r="B182" t="s">
+        <v>706</v>
+      </c>
+      <c r="C182" t="s">
+        <v>492</v>
+      </c>
+      <c r="D182" t="s">
         <v>29</v>
       </c>
-      <c r="E174" t="s">
-[...6 lines deleted...]
-        <v>682</v>
+      <c r="E182" t="s">
+        <v>527</v>
+      </c>
+      <c r="F182" t="s">
+        <v>707</v>
+      </c>
+      <c r="G182" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7">
+      <c r="A183">
+        <v>2015</v>
+      </c>
+      <c r="B183" t="s">
+        <v>709</v>
+      </c>
+      <c r="C183" t="s">
+        <v>400</v>
+      </c>
+      <c r="D183" t="s">
+        <v>29</v>
+      </c>
+      <c r="E183" t="s">
+        <v>527</v>
+      </c>
+      <c r="F183" t="s">
+        <v>710</v>
+      </c>
+      <c r="G183" t="s">
+        <v>711</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>