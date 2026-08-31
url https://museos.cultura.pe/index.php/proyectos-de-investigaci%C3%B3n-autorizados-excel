--- v4 (2026-07-16)
+++ v5 (2026-08-31)
@@ -12,2221 +12,2564 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Archivos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="712">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="731">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Nombre del Proyecto</t>
   </si>
   <si>
     <t>Director</t>
   </si>
   <si>
     <t>Región</t>
   </si>
   <si>
     <t>Museo/Depósito</t>
   </si>
   <si>
     <t>Resolución de autorización</t>
   </si>
   <si>
     <t>Resolución Informe Final</t>
   </si>
   <si>
     <t>"Del PIA Chira temporada de campo 2023"</t>
   </si>
   <si>
     <t>Dra. Gabriela Cervantes Quequezana</t>
   </si>
   <si>
     <t>Piura</t>
   </si>
   <si>
     <t>Depósito de la DDC Piura</t>
   </si>
   <si>
-    <t>RD N° 000001-2026-DGM-VMPCIC/MC (09ENE2026)</t>
+    <t>RD N° 000001-2026-DGM-VMPCIC/MC (09ENE2026)
+  (335.4 KB)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>“Segunda parte del proyecto: una exploración de las relaciones funerarias entre los restos de cetáceos y el perfil biológico y social de los individuos humanos de la tumba paracas cavernas n12 de Cerro Colorado para el formativo tardío”;</t>
   </si>
   <si>
     <t>Mag. Luisa del Rosario Hinostroza García</t>
   </si>
   <si>
     <t>Ica</t>
   </si>
   <si>
     <t>Museo Regional de Ica “Adolfo Bermúdez Jenkins”</t>
   </si>
   <si>
-    <t>RD N° 000002-2026-DGM-VMPCIC/MC (14ENE2026)</t>
+    <t>RD N° 000002-2026-DGM-VMPCIC/MC (14ENE2026)
+  (429.96 KB)</t>
   </si>
   <si>
     <t>Análisis Bioarqueológico del depósito de cabezas cercenadas provenientes del sector Y24 de Cahuachi. Prospectivas e Hipótesis de Interpretación”</t>
   </si>
   <si>
     <t>Mag. Guido Agresti</t>
   </si>
   <si>
     <t>Museo Regional de Ica “Adolfo Bermúdez Jenkins", Museo Antonini</t>
   </si>
   <si>
-    <t>RD N° 000005-2026-DGM-VMPCIC/MC (19FEB2026)</t>
+    <t>RD N° 000005-2026-DGM-VMPCIC/MC (19FEB2026)
+  (502.2 KB)</t>
   </si>
   <si>
     <t>“Análisis bioarqueológico y contextual de las tumbas Chimú de los sitios arqueológicos El Chorro, El Triunfo, La Inmaculada y Sipán”</t>
   </si>
   <si>
     <t>Mag. Edgar Bracamonte Lévano</t>
   </si>
   <si>
     <t>Lambayeque</t>
   </si>
   <si>
     <t>Museo de Sitio Huaca Rajada Sipán, Museo Tumbas Reales de Sipán</t>
   </si>
   <si>
-    <t>RD N° 000006-2026-DGM-VMPCIC/MC (19FEB2026)</t>
+    <t>RD N° 000006-2026-DGM-VMPCIC/MC (19FEB2026)
+  (452.19 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación"Paisajes rotos: Materialidad y transición en el valle bajo de Chicama";</t>
   </si>
   <si>
     <t>Mag. José Juan Castañeda Murga</t>
   </si>
   <si>
     <t>La Libertad</t>
   </si>
   <si>
     <t>Depósitos de la Huaca Arco Iris</t>
   </si>
   <si>
-    <t>RD N° 000009-2026-DGM-VMPCIC/MC (05MAR2026)</t>
+    <t>RD N° 000009-2026-DGM-VMPCIC/MC (05MAR2026)
+  (447.09 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación“Identidades regionales en los cántaros cara gollete Wari de Corral Redondo (800 – 1000 d.C)”;</t>
   </si>
   <si>
     <t>Lic. Carol Michelle Rodriguez Romero</t>
   </si>
   <si>
     <t>Lima</t>
   </si>
   <si>
     <t>Museo Nacional de Arqueología, Antropología e Historia del Perú y Manejo de Colecciones del Ministerio de Cultura</t>
   </si>
   <si>
-    <t>RD N° 000012-2026-DGM-VMPCIC/MC (17MAR2026)</t>
+    <t>RD N° 000012-2026-DGM-VMPCIC/MC (17MAR2026)
+  (444.63 KB)</t>
   </si>
   <si>
     <t>"Clasificación cronológica de los patrones funerarios Chachapoya (Amazonas)"</t>
   </si>
   <si>
     <t>Licenciado Leonardo Gabriel Montenegro Alegre</t>
   </si>
   <si>
     <t>Amazonas</t>
   </si>
   <si>
     <t>Depósito de la Dirección Desconcentrada de Cultura de Amazonas</t>
   </si>
   <si>
-    <t>RD N° 000016-2026-DGM-VMPCIC/MC (10ABR2026)</t>
+    <t>RD N° 000016-2026-DGM-VMPCIC/MC (10ABR2026)
+  (510.07 KB)</t>
   </si>
   <si>
     <t>“Proyecto de investigación arqueológica Wacheqsa y La banda: un sistema integrado de producción y circulación en Chavín de Huántar”</t>
   </si>
   <si>
     <t>Lic. Erick Ernesto Acero Shapiama</t>
   </si>
   <si>
     <t>Áncash</t>
   </si>
   <si>
     <t>Museo Nacional Chavín</t>
   </si>
   <si>
-    <t>RD N° 000019-2026-DGM-VMPCIC/MC (16ABR2026)</t>
+    <t>RD N° 000019-2026-DGM-VMPCIC/MC (16ABR2026)
+  (511.8 KB)</t>
   </si>
   <si>
     <t>Proyecto “La producción de cerámica en Huaca Pucllana entre el Intermedio Temprano y Horizonte Medio”</t>
   </si>
   <si>
     <t>Lic. Carlos Miguel Ángel Carrasco López</t>
   </si>
   <si>
     <t>Museo de Sitio Pucllana</t>
   </si>
   <si>
-    <t>RD N° 000020-2026-DGM-VMPCIC/MC (17ABR2026)</t>
+    <t>RD N° 000020-2026-DGM-VMPCIC/MC (17ABR2026)
+  (502.15 KB)</t>
   </si>
   <si>
     <t>"Proyecto de Investigación de Colecciones y Fondos Museográficos Huacones-Vilcahuasi"</t>
   </si>
   <si>
     <t>Lic. Rodrigo Javier Areche Espinola</t>
   </si>
   <si>
     <t>Manejo de Colecciones de la Dirección General de Museos</t>
   </si>
   <si>
-    <t>RD N° 000026-2026-DGM-VMPCIC/MC (05JUN2026)</t>
-[...2 lines deleted...]
-    <t>“Estudio y caracterización de colecciones arqueológicas recuperadas en el marco del programa de investigación arqueológica y conservación en Chavín de Huántar”</t>
+    <t>RD N° 000026-2026-DGM-VMPCIC/MC (05JUN2026)
+  (471.82 KB)</t>
+  </si>
+  <si>
+    <t>“Estudio y caracterización de colecciones arqueológicas recuperadas en el marco del programa de investigación arqueológica y conservación en Chavín de Huántar”,</t>
   </si>
   <si>
     <t>Dr. John W. Rick</t>
   </si>
   <si>
-    <t>RD N° 000029-2026-DGM-VMPCIC/MC (11JUN2026)</t>
-[...2 lines deleted...]
-    <t>Colecciones y Fondos Museográficos Administrados por el Ministerio de Cultura “Análisis XRF de la colección de metales y cerámica del Museo Santuarios Andinos (Arequipa, Perú), 2026”</t>
+    <t>RD N° 000029-2026-DGM-VMPCIC/MC (11JUN2026)
+  (466.33 KB)</t>
+  </si>
+  <si>
+    <t>“Análisis XRF de la colección de metales y cerámica del Museo Santuarios Andinos (Arequipa, Perú), 2026”</t>
   </si>
   <si>
     <t>Dra. Dagmara Socha</t>
   </si>
   <si>
     <t>Arequipa</t>
   </si>
   <si>
     <t>Museo Santuarios Andinos</t>
   </si>
   <si>
-    <t>RD N° 000031-2026-DGM-VMPCIC/MC (15JUN2026)</t>
-[...2 lines deleted...]
-    <t>Proyecto de Investigación de Colecciones y Fondos Museográficos Administrados por el Ministerio de Cultura "Las momias de Huaca del Loro"</t>
+    <t>RD N° 000031-2026-DGM-VMPCIC/MC (15JUN2026)
+  (657.46 KB)</t>
+  </si>
+  <si>
+    <t>"Las momias de Huaca del Loro";</t>
   </si>
   <si>
     <t>Dra. Corina Marie Kellner</t>
   </si>
   <si>
+    <t>RD N° 000032-2026-DGM-VMPCIC/MC (19JUN2026)
+  (562.66 KB)</t>
+  </si>
+  <si>
+    <t>“Transformaciones Políticas en el sitio de Pampa La Cruz: Un análisis de los restos óseos humanos de la colección arqueológica”</t>
+  </si>
+  <si>
+    <t>Lic. Lisseth Gutiérrez Díaz</t>
+  </si>
+  <si>
+    <t>Depósito de la DDC La Libertad</t>
+  </si>
+  <si>
+    <t>RD N° 000035-2026-DGM-VMPCIC/MC (25JUN2026)
+  (495.16 KB)</t>
+  </si>
+  <si>
+    <t>“Proyecto de Investigación sobre los artefactos plumarios de la colección del Museo Santuarios Andinos, Arequipa, 2026”</t>
+  </si>
+  <si>
+    <t>Dra. Sylwia Siemianowska</t>
+  </si>
+  <si>
+    <t>RD N° 000036-2026-DGM-VMPCIC/MC (25JUN2026)
+  (517.49 KB)</t>
+  </si>
+  <si>
+    <t>"De la Alimentación al Poder en la Cuenca del Titicaca, 5000-1000 AP"</t>
+  </si>
+  <si>
+    <t>Dr. Luis Ángel Flores Blanco</t>
+  </si>
+  <si>
+    <t>Puno</t>
+  </si>
+  <si>
+    <t>Depósito DDC Puno</t>
+  </si>
+  <si>
+    <t>RD N° 000037-2026-DGM-VMPCIC/MC (26JUN2026)
+  (475.73 KB)</t>
+  </si>
+  <si>
+    <t>"Estudio de restos cerámicos, líticos, faunísticos y muestras de tierra de Cerro Sulcha y otros sitios de la meseta de Carabamba, Temporada 2026"</t>
+  </si>
+  <si>
+    <t>Lic. Elvis Paul Monzon Layza</t>
+  </si>
+  <si>
+    <t>RD N° 000041-2026-DGM-VMPCIC/MC (07JUL2026)
+  (494.16 KB)</t>
+  </si>
+  <si>
+    <t>“Estructura poblacional y migraciones en la costa sur durante el Formativo Final. Redefiniendo lo Paracas a 100 años de su descubrimiento por Julio C. Tello”</t>
+  </si>
+  <si>
+    <t>Dra. María del Carmen Vega Dulanto</t>
+  </si>
+  <si>
+    <t>Ica, Lima</t>
+  </si>
+  <si>
+    <t>Museo Nacional de Arqueología, Antropología e Historia del Perú y Museo Regional de Ica "Adolfo Bermudez Jenkins"</t>
+  </si>
+  <si>
+    <t>RD N° 000042-2026-DGM-VMPCIC/MC (10JUL2026)
+  (453.13 KB)</t>
+  </si>
+  <si>
+    <t>“Proyecto de análisis isotópico de muestras arqueológicas de Spondylus para determinar su origen geográfico”</t>
+  </si>
+  <si>
+    <t>Mag. George Edward Chauca Iparraguirre</t>
+  </si>
+  <si>
+    <t>Ayacucho, Ica, Lima</t>
+  </si>
+  <si>
+    <t>Museo Regional de Ica “Adolfo Bermúdez Jenkins”, Museo Antonini, Depósito de la DDC Ayacucho y MNAAHP</t>
+  </si>
+  <si>
+    <t>RD N° 000044-2026-DGM-VMPCIC/MC (20JUL2026)
+  (577.63 KB)</t>
+  </si>
+  <si>
+    <t>“Análisis Isotópicos y Datación Radiocarbónica de Materiales del Sitio Arqueológico de Jahuay (Temporadas 2017-2018)”</t>
+  </si>
+  <si>
+    <t>Lic. Richard Máximo Espino Huamán</t>
+  </si>
+  <si>
+    <t>RD N° 000045-2026-DGM-VMPCIC/MC (24JUL2026)
+  (469.55 KB)</t>
+  </si>
+  <si>
+    <t>“Selección y toma de muestras de restos humanos procedentes del sitio arqueológico La Yerba III”;</t>
+  </si>
+  <si>
+    <t>Dr. David Beresford-Jones</t>
+  </si>
+  <si>
+    <t>RD N° 000049-2026-DGM-VMPCIC/MC (30JUL2026)
+  (476.03 KB)</t>
+  </si>
+  <si>
+    <t>Proyecto de Investigación “Huaca Brava (temporada 2026), provincia de Contumazá, departamento de Cajamarca”</t>
+  </si>
+  <si>
+    <t>Lic. Luis Alberto Reymundo Lume</t>
+  </si>
+  <si>
+    <t>Cajamarca</t>
+  </si>
+  <si>
+    <t>Depósito de la DDC Cajamarca</t>
+  </si>
+  <si>
+    <t>RD N° 000050-2026-DGM-VMPCIC/MC (17AGO2026)
+  (907.96 KB)</t>
+  </si>
+  <si>
+    <t>Estudio de Intensificación agrícola prehispánica a través del Análisis isotópico de restos vegetales y animales de la costa norte del Perú</t>
+  </si>
+  <si>
+    <t>Lic. Estuardo José Félix La Torre Calvera</t>
+  </si>
+  <si>
+    <t>Museo Cao, Museo de Sitio San José de Moro, Huaca Arco Iris, Museo Tumbas Reales de Sipán, Museo Nacional Sicán, Museo de Sitio de Túcume, Museo de Sitio Chotuna Chornancap, Museo Regional de Casma “Max Uhle” y Área de Manejo de Colecciones</t>
+  </si>
+  <si>
+    <t>RD N° 001-2025-DGM-VMPCIC/MC (09ENE2025)
+  (793.61 KB)</t>
+  </si>
+  <si>
+    <t>Investigaciones Patogenómicas de los Peruanos Antiguos</t>
+  </si>
+  <si>
+    <t>Dra. Sonia Elizabeth Guillén Oneeglio y Dra. Evelyn Karin Guevara Torres</t>
+  </si>
+  <si>
+    <t>Museo de Leymebamba y Centro Mallqui</t>
+  </si>
+  <si>
+    <t>RD N° 002-2025-DGM-VMPCIC/MC (10ENE2025)
+  (771.58 KB)</t>
+  </si>
+  <si>
+    <t>Proyecto Bioarqueológico para Determinar las Relaciones entre los Sacrificios Chimú (950 – 1470 d.C.) de los sitios arqueológicos Huanchaquito Las Llamas y El Pollo con  otras poblaciones contemporáneas de la costa norte del Perú</t>
+  </si>
+  <si>
+    <t>Ph.D. Richard Carlton Sutter y Lic. Luis Alberto Flores de la Oliva</t>
+  </si>
+  <si>
+    <t>RD N° 009-2025-DGM-VMPCIC/MC (22ENE2025)
+  (796.23 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 074-2025-DGM-VMPCIC/MC (04NOV2025)
+  (313.9 KB)</t>
+  </si>
+  <si>
+    <t>Reconstitución de las redes de intercambio de las conchas de las especies Spondylus crassisquama y Spondylus limbatus del Santuario Arqueológico de Pachacamac (Pacífico Este)</t>
+  </si>
+  <si>
+    <t>Mag. Denise Pozzi-Escot Buenaño</t>
+  </si>
+  <si>
+    <t>Museo de Sitio Pachacamac</t>
+  </si>
+  <si>
+    <t>RD N° 010-2025-DGM-VMPCIC/MC (24ENE2025)
+  (715.98 KB)</t>
+  </si>
+  <si>
+    <t>Identificación de aves presentes en artefactos plumarios del Santuario Arqueológico de Pachacamac mediante análisis de ADN antiguo</t>
+  </si>
+  <si>
+    <t>RD N° 0012-2025-DGM-VMPCIC/MC (22ENE2025)
+  (734.82 KB)</t>
+  </si>
+  <si>
+    <t>Contextos funerarios de la cultura Chancay, un estudio de los fardos de Manzanares, Huacho</t>
+  </si>
+  <si>
+    <t>Lic. Angela Lucía Rojas Bergna</t>
+  </si>
+  <si>
+    <t>Museo Arqueológico “Arturo Ruiz Estrada” de la Universidad Nacional José Faustino Sánchez Carrión</t>
+  </si>
+  <si>
+    <t>RD N° 0013-2025-DGM-VMPCIC/MC (31ENE2025)
+  (325.52 KB)</t>
+  </si>
+  <si>
+    <t>Cuerpos y territorios: Salud y estatus en la sociedad Lambayeque/Sicán</t>
+  </si>
+  <si>
+    <t>Lic. Diego Villalobos Pacheco</t>
+  </si>
+  <si>
+    <t>Museo Nacional Sicán, Museo de Sitio Chotuna-Chornancap y Museo Tumbas Reales de Sipán</t>
+  </si>
+  <si>
+    <t>RD N° 0016-2025-DGM-VMPCIC/MC (20FEB2025)
+  (739.21 KB)</t>
+  </si>
+  <si>
+    <t>Vida y Muerte de los Migrantes Chinos en Lima</t>
+  </si>
+  <si>
+    <t>Lic. Julio Luis Phan Rivera</t>
+  </si>
+  <si>
+    <t>Complejo Arqueológico Mateo Salado, Museo Nacional de Arqueología, Antropología e Historia del Perú y Área de Manejo de Colecciones</t>
+  </si>
+  <si>
+    <t>RD N° 0019-2025-DGM-VMPCIC/MC (26FEB2025)
+  (741.68 KB)</t>
+  </si>
+  <si>
+    <t>Estudio bioarqueológico de cráneos humanos del sitio monumental de Pachacamac</t>
+  </si>
+  <si>
+    <t>Dr. Peter Albert Eeckhout</t>
+  </si>
+  <si>
+    <t>RD Nº 033-2025-DGM/VMPCIC/MC (13MAY2025)
+  (766.36 KB)</t>
+  </si>
+  <si>
+    <t>Estudio bioarqueológico de los espacios funerarios Chachapoyas (Amazonas)</t>
+  </si>
+  <si>
+    <t>Mag. Elisa Dieudonné</t>
+  </si>
+  <si>
+    <t>Depósitos de la Dirección Desconcentrada de Cultura de Amazonas</t>
+  </si>
+  <si>
+    <t>RD Nº 038-2025-DGM-VMPCIC/MC (30MAY2025)
+  (782 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 030-2026-DGM-VMPCIC/MC (15JUN2026)
+  (425.53 KB)</t>
+  </si>
+  <si>
+    <t>Proyecto de Investigación de Colecciones y Fondos Museográficos Administrados por el Ministerio de Cultura “Estudio paleogenómico de la coevolución del frijol y sus simbiontes durante la domesticación";</t>
+  </si>
+  <si>
+    <t>Museo Regional de Ica "Adolfo Bermúdez Jenkins"</t>
+  </si>
+  <si>
+    <t>RD Nº 0040-2025-DGM/VMPCIC/MC (09JUN2025)
+  (798.52 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 055-2025-DGM-VMPCIC/MC (18JUL2025)
+  (320.37 KB)</t>
+  </si>
+  <si>
+    <t>Descifrando contextos funerarios de Chavín de Huántar y su posible relación con relatos sobre la muerte de soldados chilenos durante la Guerra del Pacífico (1879- 1883)</t>
+  </si>
+  <si>
+    <t>Lic. Sussy Lucero Sánchez Lozada,</t>
+  </si>
+  <si>
+    <t>RD N° 00043-2025-DGM-VMPCIC/MC (11JUN2025)
+  (839.21 KB)</t>
+  </si>
+  <si>
+    <t>Proyecto de investigación de los materiales arqueológicos Callacpuma-Cajamarca</t>
+  </si>
+  <si>
+    <t>Lic. Patricia Chirinos Ogata</t>
+  </si>
+  <si>
+    <t>Museo Arqueológico y Etnográfico del Conjunto Monumental Belén</t>
+  </si>
+  <si>
+    <t>RD N° 00044-2025-DGM-VMPCIC/MC (11JUN2025)
+  (773.32 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 022-2026-DGM-VMPCIC/MC (24ABR2026)
+  (467.46 KB)</t>
+  </si>
+  <si>
+    <t>Micro-esculturas de Sacsayhuamán: estudio iconográfico</t>
+  </si>
+  <si>
+    <t>Mag. Eric Villacorta Cano</t>
+  </si>
+  <si>
+    <t>Cusco</t>
+  </si>
+  <si>
+    <t>Museo Histórico Regional del Cusco</t>
+  </si>
+  <si>
+    <t>RD Nº 048-2025-DGM/VMPCIC/MC (20JUN2025)
+  (348.77 KB)</t>
+  </si>
+  <si>
+    <t>Estudios bioarqueológicos holístico de los restos humanos de El Chorro, Santa Rosa de Pucalá y Capilla del Niño Serranito-Etén</t>
+  </si>
+  <si>
+    <t>Museo Tumbas Reales de Sipán</t>
+  </si>
+  <si>
+    <t>RD N° 046-2025-DGM-VMPCIC-MC (18JUN2025)
+  (752.42 KB)</t>
+  </si>
+  <si>
+    <t>Una exploración de las relaciones funerarias entre los restos de cetáceos y el perfil biológico y social de los individuos humanos de la tumba Paracas Cavernas ‘N12’ de Cerro Colorado para el Formativo Tardío</t>
+  </si>
+  <si>
+    <t>Mag. Patricia Karina Maita Agurto</t>
+  </si>
+  <si>
+    <t>RD Nº 045-2025-DGM/VMPCIC/MC (12JUN2025)
+  (834.98 KB)</t>
+  </si>
+  <si>
+    <t>Proyecto de análisis complementario del material arqueológico recuperado por el Proyecto de Investigación Arqueológica de Puerto Malabrigo – La Libertad – temporada 2023</t>
+  </si>
+  <si>
+    <t>Lic. Lizbeth Marina Pariona Muñoz</t>
+  </si>
+  <si>
+    <t>RD N° 000050-2025-DGM-VMPCIC/MC (10JUL2025)
+  (351.31 KB)</t>
+  </si>
+  <si>
+    <t>Momias como Microcosmos: Análisis integrado de fardos prehispánicos de Puruchuco</t>
+  </si>
+  <si>
+    <t>Dra. Lucia Clarisa Watson Jiménez</t>
+  </si>
+  <si>
+    <t>Área de Manejo de Colecciones de la sede central del Ministerio de Cultura</t>
+  </si>
+  <si>
+    <t>RD N° 000052-2025-DGM-VMPCIC/MC (15JUL2025)
+  (327.77 KB)</t>
+  </si>
+  <si>
+    <t>Proyecto de investigación arqueológica Samaca (PIA Samaca) – fibras y restos de fauna pre cerámicos</t>
+  </si>
+  <si>
+    <t>Mag. Margot Rose Marie Serra Serra</t>
+  </si>
+  <si>
+    <t>RD N° 000054-2025-DGM-VMPCIC/MC (16JUL2025)
+  (413.23 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 068-2025-DGM-VMPCIC/MC (29SET2025)
+  (321.74 KB)</t>
+  </si>
+  <si>
+    <t>“Proyecto de Investigación Bio-Arqueológica de Sancos – temporada 2025”</t>
+  </si>
+  <si>
+    <t>Lic. Lorena Liz Rolando Espinoza</t>
+  </si>
+  <si>
+    <t>Ayacucho</t>
+  </si>
+  <si>
+    <t>Depósito de la Dirección Desconcentrada de Cultura Ayacucho</t>
+  </si>
+  <si>
+    <t>RD N° 000053-2025-DGM-VMPCIC/MC (15JUL2025)
+  (316.17 KB)</t>
+  </si>
+  <si>
+    <t>Proyecto de Investigación sobre la conservación de cuerpos humanos de contextos de capacocha, procedentes de la colección del Museo Santuarios Andinos, Arequipa</t>
+  </si>
+  <si>
+    <t>Lic. Winnie Celeste Martínez Sulca</t>
+  </si>
+  <si>
+    <t>RD N° 000058-2025-DGM-VMPCIC/MC (31JUL2025)
+  (382.03 KB)</t>
+  </si>
+  <si>
+    <t>Caracterización arqueométrica de restos de loros de los Andes precolombinos</t>
+  </si>
+  <si>
     <t>Museo Regional de Ica “Adolfo Bermúdez Jenkins"</t>
   </si>
   <si>
-    <t>RD N° 000032-2026-DGM-VMPCIC/MC (19JUN2026)</t>
-[...308 lines deleted...]
-    <t>RD N° 086-2025-DGM-VMPCIC/MC (22DIC2025)</t>
+    <t>RD N° 000062-2025-DGM-VMPCIC/MC (03SET2025)
+  (412.09 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 086-2025-DGM-VMPCIC/MC (22DIC2025)
+  (320.49 KB)</t>
   </si>
   <si>
     <t>Análisis de ADN antiguo de la historia poblacional y adaptación de las poblaciones antiguas del valle de Osmore, Moquegua, Perú</t>
   </si>
   <si>
     <t>Mag. Maxine McCarty</t>
   </si>
   <si>
     <t>Moquegua</t>
   </si>
   <si>
     <t>Museo Contisuyo, Centro Mallqui</t>
   </si>
   <si>
-    <t>RD N° 000063-2025-DGM-VMPCIC/MC (04SET2025)</t>
+    <t>RD N° 000063-2025-DGM-VMPCIC/MC (04SET2025)
+  (373.96 KB)</t>
   </si>
   <si>
     <t>Muestras de suelo del Proyecto Arqueológico Pukaras del Colca 2013 para realizar estudios paleobotánicos</t>
   </si>
   <si>
     <t>Lic. Manuel Ángel Mamani Calloapaza</t>
   </si>
   <si>
     <t>Depósito de la DDC Arequipa</t>
   </si>
   <si>
-    <t>RD N° 000057-2025-DGM-VMPCIC/MC (21JUL2025)</t>
-[...2 lines deleted...]
-    <t>RD N° 078-2025-DGM-VMPCIC/MC (12NOV2025)</t>
+    <t>RD N° 000057-2025-DGM-VMPCIC/MC (21JUL2025)
+  (554.44 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 078-2025-DGM-VMPCIC/MC (12NOV2025)
+  (310.4 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación de colecciones y fondos museográficos Ánimas Altas/ Ánimas Bajas 2025"</t>
   </si>
   <si>
     <t>Dra. Aïcha Bachir Bacha</t>
   </si>
   <si>
-    <t>Resolución Directoral N° 000070-2025-DGM-VMPCIC/MC (14OCT2025)</t>
+    <t>Resolución Directoral N° 000070-2025-DGM-VMPCIC/MC (14OCT2025)
+  (385.1 KB)</t>
   </si>
   <si>
     <t>"Proyecto de Investigación Arqueológico Regional Ancash- [PIARA]";</t>
   </si>
   <si>
     <t>Lic. Erick Luis Casanova Vásquez</t>
   </si>
   <si>
     <t>Dirección Desconcentrada de Cultura Ancash</t>
   </si>
   <si>
-    <t>RD N° 000072-2025-DGM-VMPCIC/MC (15OCT2025)</t>
+    <t>RD N° 000072-2025-DGM-VMPCIC/MC (15OCT2025)
+  (373.76 KB)</t>
   </si>
   <si>
     <t>“Proyecto de Investigación de la colección del material arqueológico del sitio arqueológico Las Juntas-Bagua”</t>
   </si>
   <si>
     <t>Mg. Irvin Luciano Navarro Amaro</t>
   </si>
   <si>
     <t>Depósito de la DDC Amazonas</t>
   </si>
   <si>
-    <t>RD N° 000073-2025-DGM-VMPCIC/MC (03NOV2025)</t>
+    <t>RD N° 000073-2025-DGM-VMPCIC/MC (03NOV2025)
+  (331.08 KB)</t>
   </si>
   <si>
     <t>“Proyecto de Investigación de la Colección de Cerámica Fragmentada del Kusikancha en el Gabinete de Elementos Muestrales de la Dirección Desconcentrada de Cultura Cusco”</t>
   </si>
   <si>
     <t>LIc. Damner Aparicio Chuyacama</t>
   </si>
   <si>
     <t>Gabinete de Elementos Muestrales y Colecciones de la Dirección Desconcentrada de Cultura del Cusco</t>
   </si>
   <si>
-    <t>RD N° 000082-2025-DGM-VMPCIC/MC (05DIC2025)</t>
+    <t>RD N° 000082-2025-DGM-VMPCIC/MC (05DIC2025)
+  (710.28 KB)</t>
   </si>
   <si>
     <t>“Estudio multidisciplinario de la colección del Museo Santuarios Andinos-Arequipa”;</t>
   </si>
   <si>
     <t>Dra. Dominika Sieczkowska-Jacyna</t>
   </si>
   <si>
-    <t>RD N° 000084-2025-DGM-VMPCIC/MC (16DIC2025)</t>
+    <t>RD N° 000084-2025-DGM-VMPCIC/MC (16DIC2025)
+  (378.64 KB)</t>
   </si>
   <si>
     <t>“Patologías dentales como indicadores dietéticos: análisis bioarqueológico de los individuos recuperados de la Huaca Pucllana”</t>
   </si>
   <si>
     <t>Lic. Diego Alonso Cabrera Pacheco</t>
   </si>
   <si>
-    <t>RD N° 000085-2025-DGM-VMPCIC/MC (22DIC2025)</t>
+    <t>RD N° 000085-2025-DGM-VMPCIC/MC (22DIC2025)
+  (435 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación "Caracterización de artefactos en obsidiana del periodo Horizonte Medio (540d.c.-900d.c.) procedentes de excavaciones arqueológicas en la zona monu</t>
   </si>
   <si>
     <t>Mag. Alfredo Mormontoy Atayupanqui</t>
   </si>
   <si>
-    <t>RD N° 000077-2025-DGM-VMPCIC/MC (12NOV2025)</t>
-[...2 lines deleted...]
-    <t>RD N° 008-2026-DGM-VMPCIC/MC (23FEB2026)</t>
+    <t>RD N° 000077-2025-DGM-VMPCIC/MC (12NOV2025)
+  (372.87 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 008-2026-DGM-VMPCIC/MC (23FEB2026)
+  (388.34 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación “Una colección resiliente: El archivo como mediador entre artesanos y el Museo Nacional de la Cultura Peruana durante y después de la pandemia por COVID-19”</t>
   </si>
   <si>
     <t>Lic. María del Pilar Ramírez Calderón</t>
   </si>
   <si>
     <t>Museo Nacional de la Cultura Peruana</t>
   </si>
   <si>
-    <t>RD N° 000060-2025-DGM-VMPCIC/MC (15AGO2025)</t>
+    <t>RD N° 000060-2025-DGM-VMPCIC/MC (15AGO2025)
+  (327 KB)</t>
   </si>
   <si>
     <t>Evolución y diversidad genética del maíz (Zea Mays) prehispánico en el valle de Moquegua, Perú</t>
   </si>
   <si>
     <t>Dra. Sarah Irmelin Baitzel</t>
   </si>
   <si>
     <t>Museo Contisuyo</t>
   </si>
   <si>
-    <t>RD N° 008-2024-DGM-VMPCIC-MC (31ENE2024)</t>
+    <t>RD N° 008-2024-DGM-VMPCIC-MC (31ENE2024)
+  (746.84 KB)</t>
   </si>
   <si>
     <t>Caracterización química de pigmentos de la cerámica del Periodo Intermedio Tardío y Horizonte Tardío (Temporadas 1999 y 2002), mediante FRXp y LIBS del Sitio Arqueológico Choquepukio, Cuenca de Lucre, Cusco</t>
   </si>
   <si>
     <t>Dra. Celina Luizar Obregón, Bach. Sandra Pierina Villena Sulli</t>
   </si>
   <si>
-    <t>RD Nº 021-2024-DGM/VMPCIC/MC (08MAR2024)</t>
-[...2 lines deleted...]
-    <t>RD N° 029-2025-DGM-VMPCIC/MC (28MAR2025)</t>
+    <t>RD Nº 021-2024-DGM/VMPCIC/MC (08MAR2024)
+  (764.85 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 029-2025-DGM-VMPCIC/MC (28MAR2025)
+  (726.08 KB)</t>
   </si>
   <si>
     <t>Los personajes en la cultura Cajamarca desde el sitio arqueológico Iscoconga</t>
   </si>
   <si>
     <t>Dra. Solsire Natali Cusicanqui Marsano</t>
   </si>
   <si>
     <t>Depósitos Direción Desconcentrada de Cultura de Cajamarca</t>
   </si>
   <si>
-    <t>RD N° 0024-2024-DGM-VMPCIC/MC (14MAR2024)</t>
-[...2 lines deleted...]
-    <t>RD N° 011-2026-DGM-VMPCIC/MC (09MAR2026)</t>
+    <t>RD N° 0024-2024-DGM-VMPCIC/MC (14MAR2024)
+  (816.01 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 011-2026-DGM-VMPCIC/MC (09MAR2026)
+  (399.17 KB)</t>
   </si>
   <si>
     <t>Determinación de la antigüedad y procedencia de las plumas de ave asociadas a fardos Ychsma excavados por el Proyecto Arqueológico Pachacamac-2005 en el Sitio de Pachacámac, Perú</t>
   </si>
   <si>
-    <t>Dr. Rafael Segura Llanos, Dr. George Olah</t>
-[...5 lines deleted...]
-    <t>RD N° 021-2026-DGM-VMPCIC/MC (21ABR2026)</t>
+    <t>Dr. Rafael Segura LLanos, Dr. George Olah</t>
+  </si>
+  <si>
+    <t>RD N° 0039-2024-DGM-VMPCIC/MC (16ABR2024)
+  (755.15 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 021-2026-DGM-VMPCIC/MC (21ABR2026)
+  (467.82 KB)</t>
   </si>
   <si>
     <t>Tatuajes y pintura corporal en los andes: estudios preliminares</t>
   </si>
   <si>
     <t>Mag. Judyta Bak Bak</t>
   </si>
   <si>
     <t>Museo Nacional de Arqueología, Antropología e Historia del Perú, Museo de Sitio “Arturo Jiménez Borja – Puruchuco, Museo Regional de Casma "Max Uhle"</t>
   </si>
   <si>
-    <t>RD N° 0042-2024-DGM-VMPCIC/MC (19ABR2024)</t>
+    <t>RD N° 0042-2024-DGM-VMPCIC/MC (19ABR2024)
+  (781.89 KB)</t>
   </si>
   <si>
     <t>Estudio de la cultura material histórica de la Zona Monumental de Trujillo</t>
   </si>
   <si>
     <t>Lic. Jerry Smith Solano Calderón</t>
   </si>
   <si>
     <t>Depósitos de la Dirección Desconcentrada de Cultura de La Libertad</t>
   </si>
   <si>
-    <t>RD N° 048-2024-DGM-VMPCIC/MC (02MAY2024)</t>
+    <t>RD N° 048-2024-DGM-VMPCIC/MC (02MAY2024)
+  (770.01 KB)</t>
   </si>
   <si>
     <t>Proyecto El Campanario – valle de Huarmey, temporadas 2018, 2019 y 2022</t>
   </si>
   <si>
     <t>Lic. Luis Ángel De La Flor Fernández</t>
   </si>
   <si>
     <t>Museo Regional de Casma "Max Uhle"</t>
   </si>
   <si>
-    <t>RD N° 0058-2024-DGM-VMPCIC/MC (04JUN2024)</t>
+    <t>RD N° 0058-2024-DGM-VMPCIC/MC (04JUN2024)
+  (740.87 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación de los materiales arqueológicos de Callacpuma- Cajamarca</t>
   </si>
   <si>
     <t>Museo Arqueológico y etnográfico del Conjunto Monumental Belén</t>
   </si>
   <si>
-    <t>RD N° 0065-2024-DGM-VMPCIC/MC (11JUN2024)</t>
-[...2 lines deleted...]
-    <t>RD N° 0041-2025-DGM-VMPCIC/MC (09JUN2025)</t>
+    <t>RD N° 0065-2024-DGM-VMPCIC/MC (11JUN2024)
+  (815.29 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 0041-2025-DGM-VMPCIC/MC (09JUN2025)
+  (738.48 KB)</t>
   </si>
   <si>
     <t>Tatuajes prehispánicos en el mundo andino</t>
   </si>
   <si>
     <t>Museo Arqueológico Nacional Brüning, Museo de Sitio Magdalena de Cao</t>
   </si>
   <si>
-    <t>RD N° 0066-2024-DGM-VMPCIC/MC (11JUN2024)</t>
+    <t>RD N° 0066-2024-DGM-VMPCIC/MC (11JUN2024) 
+  (853.38 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación bio-arqueológica de la colección de contextos funerarios, provincia de Chachapoyas-Amazonas</t>
   </si>
   <si>
     <t>Lic. Edwin Almedin Blas Carranza</t>
   </si>
   <si>
     <t>Depósitos Dirección Desconcentrada de Cultura de Amazonas</t>
   </si>
   <si>
-    <t>RD N° 0069-2024-DGM-VMPCIC/MC (14JUN2024)</t>
-[...2 lines deleted...]
-    <t>RD N° 00134-2024-DGM-VMPCIC/MC (27DIC2024)</t>
+    <t>RD N° 0069-2024-DGM-VMPCIC/MC (14JUN2024)
+  (842.13 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 00134-2024-DGM-VMPCIC/MC (27DIC2024)
+  (728.22 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación Arqueológico Menocucho –PIAM</t>
   </si>
   <si>
     <t>Mag. Aldo Iván Watanave Sinarahua</t>
   </si>
   <si>
-    <t>RD N° 0073-2024-DGM-VMPCIC/MC (19JUN2024)</t>
+    <t>RD N° 0073-2024-DGM-VMPCIC/MC (19JUN2024)
+  (942.7 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación arqueológica Samaca (PIA Samaca)-restos humanos precerámicos</t>
   </si>
   <si>
     <t>Lic. George Edward Chauca Iparraguirre</t>
   </si>
   <si>
-    <t>RD Nº 076-2024-DGM-VMPCIC/MC (26JUN2024)</t>
-[...2 lines deleted...]
-    <t>RD Nº 034-20254-DGM-VMPCIC/MC (13MAY2025)</t>
+    <t>RD Nº 076-2024-DGM-VMPCIC/MC (26JUN2024)
+  (946.02 KB)</t>
+  </si>
+  <si>
+    <t>RD Nº 034-20254-DGM-VMPCIC/MC (13MAY2025)
+  (774.64 KB)</t>
   </si>
   <si>
     <t>Proyecto de análisis del material arqueológico recuperado por el proyecto de investigación arqueológica de Puerto Malabrigo – La Libertad – Temporada 2023</t>
   </si>
   <si>
-    <t>RD Nº 0077-2024-DGM-VMPCIC/MC (26JUN2024)</t>
-[...2 lines deleted...]
-    <t>RD Nº 0039-2025-DGM-VMPCIC/MC (05JUN2025)</t>
+    <t>RD Nº 0077-2024-DGM-VMPCIC/MC (26JUN2024)
+  (768.36 KB)</t>
+  </si>
+  <si>
+    <t>RD Nº 0039-2025-DGM-VMPCIC/MC (05JUN2025)
+  (715.36 KB)</t>
   </si>
   <si>
     <t>Genómica poblacional e identificación genética de plantas andinas en contextos prehispánicos</t>
   </si>
   <si>
     <t>Lic. Renato Daniel La Torre Ramírez</t>
   </si>
   <si>
-    <t>RD Nº 080-2024-DGM-VMPCIC/MC (04JUL2024)</t>
+    <t>RD Nº 080-2024-DGM-VMPCIC/MC (04JUL2024)
+  (759.32 KB)</t>
   </si>
   <si>
     <t>Identificación de semillas de nectandra del complejo arqueológico Mateo Salado a través de métodos morfológicos y moleculares</t>
   </si>
   <si>
     <t>Mag. Pedro David Espinoza Pajuelo</t>
   </si>
   <si>
     <t>Depósitos del Complejo Arqueológico Mateo Salado</t>
   </si>
   <si>
-    <t>RD Nº 088-2024-DGM/VMPCIC/MC (05AGO2024)</t>
+    <t>RD Nº 088-2024-DGM/VMPCIC/MC (05AGO2024)
+  (755.04 KB)</t>
   </si>
   <si>
     <t>Investigación de materiales de Playa Grande, costa central del Perú</t>
   </si>
   <si>
     <t>Lic. José Luis Fuentes Sadowski</t>
   </si>
   <si>
     <t>Museo Nacional de Arqueología, Antropología e Historia del Perú, Museo de Sitio "Arturo Jiménez Borja"-Puruchuco</t>
   </si>
   <si>
-    <t>RD N° 090-2024-DGM-VMPCIC/MC (08AGO2024)</t>
+    <t>RD N° 090-2024-DGM-VMPCIC/MC (08AGO2024)
+  (860.44 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación y análisis de muestras arqueológicas del Proyecto de Rescate Arqueológico Zafranal</t>
   </si>
   <si>
     <t>Lic. Luis Edinson Villegas Ortega</t>
   </si>
   <si>
     <t>Tambo Cultura Yarabamba</t>
   </si>
   <si>
-    <t>RD N° 0091-2024-DGM-VMPCIC/MC (12AGO2024)</t>
-[...2 lines deleted...]
-    <t>RD N° 066-2025-DGM-VMPCIC/MC (17SET2025)</t>
+    <t>RD N° 0091-2024-DGM-VMPCIC/MC (12AGO2024)
+  (743.77 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 066-2025-DGM-VMPCIC/MC (17SET2025)
+  (316.81 KB)</t>
   </si>
   <si>
     <t>El estatus social de los Wari de la Huaca Pucllana durante el Horizonte Medio, una aproximación desde las chuspas y unkus</t>
   </si>
   <si>
     <t>Dr. Jorge Elías Tercero Silva Sifuentes, Bach. Estefany Victoria Campos Arrieta</t>
   </si>
   <si>
-    <t>RD N° 092-2024-DGM-VMPCIC/MC (13AGO2024)</t>
+    <t>RD N° 092-2024-DGM-VMPCIC/MC (13AGO2024)
+  (754.89 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación y análisis de material óseo humano y animal de los sitios arqueológicos Ingatambo, Yerma, Cañariaco y El Turuco 2024</t>
   </si>
   <si>
     <t>Dr. Atsushi Yamamoto</t>
   </si>
   <si>
-    <t>RD N° 093-2024-DGM-VMPCIC/MC (14AGO2024)</t>
-[...2 lines deleted...]
-    <t>RD N° 042-20245-DGM-VMPCIC/MC (09JUN2025)</t>
+    <t>RD N° 093-2024-DGM-VMPCIC/MC (14AGO2024) 
+  (755.76 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 042-20245-DGM-VMPCIC/MC (09JUN2025) 
+  (739.08 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación de Colecciones y Fondos museográficos administrados por el Ministerio de Cultura de los materiales arqueológicos procedentes del Proyecto de Investigación Arqueológica Proyecto Arqueológico de la Prehistoria de Ayabaca [PAPAYA]</t>
   </si>
   <si>
     <t>Lic. Dennis Nicolás Lorenzo</t>
   </si>
   <si>
     <t>Depósitos de Dirección Desconcentrada de Cultura de Piura</t>
   </si>
   <si>
-    <t>RD N° 098-2024-DGM-VMPCIC-MC (28AGO2024)</t>
-[...2 lines deleted...]
-    <t>RD N° 047-2025-DGM-VMPCIC-MC (20JUN2025)</t>
+    <t>RD N° 098-2024-DGM-VMPCIC-MC (28AGO2024)
+  (935.56 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 047-2025-DGM-VMPCIC-MC (20JUN2025)
+  (319.37 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación de Colecciones y Fondos Museográficos Administrados por el Ministerio de Cultura “Collaguas Antiguos”</t>
   </si>
   <si>
     <t>Tambo Cultural Yarabamba</t>
   </si>
   <si>
-    <t>RD Nº 081-2024-DGM/VMPCIC/MC (04JUL2024)</t>
+    <t>RD Nº 081-2024-DGM/VMPCIC/MC (04JUL2024)
+  (883.11 KB)</t>
   </si>
   <si>
     <t>Análisis Funcionales de las Vasijas de la Tumba 1 (Señor de Sipán), Tumba 2 (El Sacerdote), Tumba 3 (El Viejo Señor de Sipán) y Repositorios 1, 2, 3 y 4 de Sipán</t>
   </si>
   <si>
-    <t>RD Nº 086-2024-DGM/VMPCIC/MC (25JUL2024)</t>
-[...2 lines deleted...]
-    <t>RD N° 0004-2025-DGM-VMPCIC/MC (14ENE20225)</t>
+    <t>RD Nº 086-2024-DGM/VMPCIC/MC (25JUL2024)
+  (749.77 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 0004-2025-DGM-VMPCIC/MC (14ENE20225)
+  (722.32 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación y Análisis de alfileres óseos del Sitio Arqueológico Chavín de Huántar</t>
   </si>
   <si>
     <t>Mag. Oscar Arias Espinoza</t>
   </si>
   <si>
-    <t>RD N° 00103-2024-DGM-VMPCIC/MC (23SET2024)</t>
-[...2 lines deleted...]
-    <t>RD N° 061-2025-DGM-VMPCIC/MC (22AGO2025)</t>
+    <t>RD N° 00103-2024-DGM-VMPCIC/MC (23SET2024)
+  (831.68 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 061-2025-DGM-VMPCIC/MC (22AGO2025)
+  (315.98 KB)</t>
   </si>
   <si>
     <t>Análisis arqueológicos de las colecciones de bienes culturales recuperados de los sitios Chimú Capac (Supe), Végueta (Huaura) y la región Cayash (Cajatambo)</t>
   </si>
   <si>
     <t>Lic. Plinio Lizardo Guillén Alarcón</t>
   </si>
   <si>
     <t>Museo Nacional de Arqueología, Antropología e Historia del Perú</t>
   </si>
   <si>
-    <t>RD Nº 0107-2024-DGM/VMPCIC/MC (27SET2024)</t>
+    <t>RD Nº 0107-2024-DGM/VMPCIC/MC (27SET2024)
+  (755.29 KB)</t>
   </si>
   <si>
     <t>Procedencia del Spondylus del Taller Malacológico de Cabeza de Vaca, Tumbes, Perú</t>
   </si>
   <si>
     <t>Lic. Carolina Vílchez Carrasco</t>
   </si>
   <si>
     <t>Tumbes</t>
   </si>
   <si>
     <t>Laboratorio Conchales Dirección Desconcentrada de Cultura de Piura</t>
   </si>
   <si>
-    <t>RD N° 0112-2024-DGM-VMPCIC-MC (11OCT2024)</t>
+    <t>RD N° 0112-2024-DGM-VMPCIC-MC (11OCT2024)
+  (739.55 KB)</t>
   </si>
   <si>
     <t>La ruta del cinabrio</t>
   </si>
   <si>
     <t>Mag. Natali Luisa López Aldave</t>
   </si>
   <si>
     <t>Huancavelica</t>
   </si>
   <si>
     <t>Museo Regional “Daniel Hernández Morillo”</t>
   </si>
   <si>
-    <t>RD N° 000121-2024-DGM-VMPCIC/MC (25OCT2024)</t>
+    <t>RD N° 000121-2024-DGM-VMPCIC/MC (25OCT2024)
+  (762.46 KB)</t>
   </si>
   <si>
     <t>Proyecto de análisis de materiales arqueológicos excavados por el Proyecto Casma Temprano. Temporada 2023</t>
   </si>
   <si>
     <t>Dr. Thomas Pozorski, Dra. Shelia Pozorski, Lic. Rosa Marín Jave</t>
   </si>
   <si>
-    <t>RD N° 002-2023-DGM-MC (13ENE2023)</t>
+    <t>RD N° 002-2023-DGM-MC (13ENE2023)
+  (843.18 KB)</t>
   </si>
   <si>
     <t>Investigaciones del material orgánico del Proyecto de investigación Arqueológica Vida Cotidiana en el antiguo Lambayeque 2021 y Proyecto de investigación arqueológica Cerro La Guitarra 2017</t>
   </si>
   <si>
     <t>Mag. Daniel Osores Mendives</t>
   </si>
   <si>
     <t>Museo Nacional Sicán</t>
   </si>
   <si>
-    <t>RD N° 003-2023-DGM-MC (13ENE2023)</t>
+    <t>RD N° 003-2023-DGM-MC (13ENE2023)
+  (830.58 KB)</t>
   </si>
   <si>
     <t>Las cerámicas prehispánicas del monumento arqueológico Salapunku, sector Isla Chico (Machupicchu, Perú): una introducción a su producción y proveniencia</t>
   </si>
   <si>
     <t>Dr. Nino Vadick del Solar Velarde</t>
   </si>
   <si>
     <t>Museo de Sitio “Manuel Chávez Ballón”</t>
   </si>
   <si>
-    <t>RD N° 000030-2023-DGM (17MAR2023)</t>
+    <t>RD N° 000030-2023-DGM (17MAR2023)
+  (839.75 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación de la Colección Reichlen-Cajamarca</t>
   </si>
   <si>
     <t>Mag. Patricia Chirinos Ogata</t>
   </si>
   <si>
-    <t>RD N° 0038-2023-DGM (31MAR2023)</t>
-[...2 lines deleted...]
-    <t>RD N° 0125-2023-DGM (22DIC2023)</t>
+    <t>RD N° 0038-2023-DGM (31MAR2023)
+  (759.83 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 0125-2023-DGM (22DIC2023)
+  (729.54 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación y conservación preventiva de una colección de costureros del complejo arqueológico Mateo Salado</t>
   </si>
   <si>
     <t>Mag. Pedro Espinoza Pajuelo</t>
   </si>
   <si>
     <t>Depósito Complejo Arqueológico Mateo Salado</t>
   </si>
   <si>
-    <t>RD N° 00054-2023-DGM (17MAY2023)</t>
-[...2 lines deleted...]
-    <t>RD N° 0119-2024-DGM-VMPCIC/MC (25OCT2024)</t>
+    <t>RD N° 00054-2023-DGM (17MAY2023)
+  (749.29 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 0119-2024-DGM-VMPCIC/MC (25OCT2024)
+  (725.79 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación de Colecciones y Fondos Museográficos Huaca del Loro”,</t>
   </si>
   <si>
     <t>Lic. Roberto Aldo Noriega Gutiérrez</t>
   </si>
   <si>
-    <t>RD N° 0058-2023-DGM/MC (12JUN2023)</t>
+    <t>RD N° 0058-2023-DGM/MC (12JUN2023)
+  (302.04 KB)</t>
   </si>
   <si>
     <t>Investigación de las lliptas de los contextos funerarios de Ancón A-1 Excavaciones de J. C. Tello en 1947 y de las lliptas existentes en la Colección de Material Orgánico del MNAAHP</t>
   </si>
   <si>
     <t>Lic. Lucy Roxana Linares Delgado</t>
   </si>
   <si>
-    <t>RD-000062-2023-DGM (16JUN2023)</t>
+    <t>RD-000062-2023-DGM (16JUN2023)
+  (269.74 KB)</t>
   </si>
   <si>
     <t>Dieta y movilidad en poblaciones prehistóricas del Rímac. Una aproximación desde el sector Huaca 20 del Complejo Maranga (ca. 620-780 d.C.)”,</t>
   </si>
   <si>
     <t>Dr. Luis Nicanor Pezo Lanfranco</t>
   </si>
   <si>
     <t>Depósitos de la Pontificia Universidad Católica del Perú</t>
   </si>
   <si>
-    <t>RD N° 0067-2023-DGM/MC (04JUL2023)</t>
+    <t>RD N° 0067-2023-DGM/MC (04JUL2023)
+  (725.13 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación del material óseo de Callacpuma-Cajamarca</t>
   </si>
   <si>
     <t>Depósitos Dirección Desconcentrada de Cultura de Cajamarca</t>
   </si>
   <si>
-    <t>RD N° 00069-2023-DGM/MC (14JUL2023)</t>
-[...2 lines deleted...]
-    <t>RD-000030-2024-DGM-VMPCIC-MC (26MAR2024)</t>
+    <t>RD N° 00069-2023-DGM/MC (14JUL2023)
+  (842.8 KB)</t>
+  </si>
+  <si>
+    <t>RD-000030-2024-DGM-VMPCIC-MC (26MAR2024)
+  (733.61 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación de la colección del Proyecto de investigación arqueológica Paisajes Arqueológicos de Chachapoyas (PACHA)</t>
   </si>
   <si>
     <t>Lic. Carol Guissella Rojas Vega</t>
   </si>
   <si>
-    <t>RD-000070-2023-DGM (14JUL2023)</t>
-[...2 lines deleted...]
-    <t>RD-0025-2024-DGM-VMPCIC-MC (14MAR2024)</t>
+    <t>RD-000070-2023-DGM (14JUL2023)
+  (1012.76 KB)</t>
+  </si>
+  <si>
+    <t>RD-0025-2024-DGM-VMPCIC-MC (14MAR2024)
+  (727.32 KB)</t>
   </si>
   <si>
     <t>Datación de Alta Precisión de khipus Inca mediante el Modelamiento Bayesiano de fechados radiocarbónicos</t>
   </si>
   <si>
     <t>Lic. Alcides Ricardo Álvarez Vera</t>
   </si>
   <si>
     <t>Museo de Sitio "Arturo Jiménez Borja" - Puruchuco, Museo Nacional de Arqueología, Antropología e Historia del Perú, Museo Regional de Ica "Adolfo Bermúdez Jenkins"</t>
   </si>
   <si>
-    <t>RD N° 0092-2023-DGM-MC (11SET2023)</t>
-[...2 lines deleted...]
-    <t>RD N° 0028-2025-DGM-VMPCIC/MC (26MAR2025)</t>
+    <t>RD N° 0092-2023-DGM-MC (11SET2023)
+  (773.13 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 0028-2025-DGM-VMPCIC/MC (26MAR2025)
+  (706.09 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigaciones Arqueológicas Samaca-Machas</t>
   </si>
   <si>
-    <t>RD N° 00095-2023-DGM (15SET2023)</t>
-[...2 lines deleted...]
-    <t>RD N° 0020-2025-DGM-VMPCIC/MC (04MAR2025)</t>
+    <t>RD N° 00095-2023-DGM (15SET2023)
+  (840.93 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 0020-2025-DGM-VMPCIC/MC (04MAR2025)
+  (730.98 KB)</t>
   </si>
   <si>
     <t>Exploración del contexto de la tumba 376 en la Necrópolis de Ancón</t>
   </si>
   <si>
     <t>Lic. Omar Homero Pinedo Pérez</t>
   </si>
   <si>
     <t>Museo Nacional de Arqueología, Antropología e Historia del Perú, Museo Nacional de la Cultura Peruana, Manejo de Colecciones del antiguo Museo de la Nación</t>
   </si>
   <si>
-    <t>RD N° 000097-2023-DGM (22SET2023)</t>
-[...2 lines deleted...]
-    <t>RD N° 000132-2024-DGM-VMPCIC/MC (17DIC2024)</t>
+    <t>RD N° 000097-2023-DGM (22SET2023)
+  (774.88 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 000132-2024-DGM-VMPCIC/MC (17DIC2024)
+  (728.13 KB)</t>
   </si>
   <si>
     <t>Una investigación bioarqueológica de la movilidad y las enfermedades infecciosas. Valle del Osmore, Moquegua, Perú</t>
   </si>
   <si>
     <t>Lic. Rocio del Carmen Tejada Lewis</t>
   </si>
   <si>
     <t>Depósitos Dirección Desconcentrada de Cultura de Moquegua, Museo Contisuyo</t>
   </si>
   <si>
-    <t>RD N° 0108-2023-DGM-MC (07NOV2023)</t>
+    <t>RD N° 0108-2023-DGM-MC (07NOV2023)
+  (762.56 KB)</t>
   </si>
   <si>
     <t>Ocupación humana y tecnología lítica del sitio Asana, Moquegua, Perú</t>
   </si>
   <si>
     <t>Lic. Carmen Verónica Ortiz Torres</t>
   </si>
   <si>
-    <t>RD N° 0110-2023-DGM-MC (13NOV2023)</t>
+    <t>RD N° 0110-2023-DGM-MC (13NOV2023)
+  (809.11 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación y análisis de material óseo animal de los sitios Ingatambo, Yerma y Cañariaco</t>
   </si>
   <si>
-    <t>RD N° 008-2022-DGM-MC (07FEB2022)</t>
-[...2 lines deleted...]
-    <t>RD N° 012-2023-DGM-MC (27ENE2023)</t>
+    <t>RD N° 008-2022-DGM-MC (07FEB2022)
+  (318.13 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 012-2023-DGM-MC (27ENE2023)
+  (802.17 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación arqueobotánica: análisis de residuos de uso y restos vegetales de la zona arqueológica monumental de Chankillo</t>
   </si>
   <si>
     <t>Dr. Iván Augusto Ghezzi Solís</t>
   </si>
   <si>
-    <t>RD N° 0022-2022-DGM-MC (15MAR2022)</t>
-[...2 lines deleted...]
-    <t>RD N° 0081-2023-DGM (11AGO2023)</t>
+    <t>RD N° 0022-2022-DGM-MC (15MAR2022)
+  (776.78 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 0081-2023-DGM (11AGO2023)
+  (735.41 KB)</t>
   </si>
   <si>
     <t>Estudio de las huellas del proceso de fabricación de la cerámica inca del sector Muyuqmarka del Parque Arqueológico Nacional de Saqsaywaman</t>
   </si>
   <si>
     <t>Lic. Alfredo Mormontoy Atayupanqui, Bach. María Luz Cutipa Fernández</t>
   </si>
   <si>
     <t>Parque Arqueológico Nacional de Saqsaywaman</t>
   </si>
   <si>
-    <t>RD N° 0024-2022-DGM/MC (30MAR2022)</t>
-[...2 lines deleted...]
-    <t>RD N° 0029-2023-DGM/MC (17MAR2023)</t>
+    <t>RD N° 0024-2022-DGM/MC (30MAR2022)
+  (755.72 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 0029-2023-DGM/MC (17MAR2023)
+  (805 KB)</t>
   </si>
   <si>
     <t>Museo Contisuyo-Depósitos de la Dirección Desconcentrada de Cultura de Moquegua</t>
   </si>
   <si>
-    <t>RD N° 003-2022-DGM-MC (17ENE2022)</t>
+    <t>RD N° 003-2022-DGM-MC (17ENE2022)
+  (829.96 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación arqueológica de material óseo animal de Ichic Wilkawain, Ancash</t>
   </si>
   <si>
     <t>Museo Arqueológico de Áncash "Augusto Soriano Infante"</t>
   </si>
   <si>
-    <t>RD N° 0032-2022-DGM-MC (05MAY2022)</t>
-[...2 lines deleted...]
-    <t>RD N° 0007-2023-DGM-MC (18ENE2023)</t>
+    <t>RD N° 0032-2022-DGM-MC (05MAY2022)
+  (752.62 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 0007-2023-DGM-MC (18ENE2023)
+  (805.69 KB)</t>
   </si>
   <si>
     <t>Proyecto de análisis de materiales arqueológicos excavados por el Proyecto Casma Temprano</t>
   </si>
   <si>
     <t>Dr. Thomas George Pozorski, Dra. Shelia Griffis Pozorski y Lic. Rosa Nieves Marín Jave</t>
   </si>
   <si>
-    <t>RD N° 00033-2022-DGM-MC (05MAY2022)</t>
-[...2 lines deleted...]
-    <t>RD N° 0001-2023-DGM-MC (04ENE2023)</t>
+    <t>RD N° 00033-2022-DGM-MC (05MAY2022)
+  (812.65 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 0001-2023-DGM-MC (04ENE2023)
+  (734.27 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación visual de la colección de cerámica de ofrenda del sitio de Pacheco, cultura Wari, periodo Horizonte Medio (600-1050 D.C.)</t>
   </si>
   <si>
     <t>Mag. María Eugenia Ruiz Jara</t>
   </si>
   <si>
     <t>Museo Nacional de Arqueología, Antropología de Historia del Perú, Museo Histórico Regional "Hipólito Unanue"</t>
   </si>
   <si>
-    <t>RD N° 0040-2022-DGM-MC (15JUN2022)</t>
+    <t>RD N° 0040-2022-DGM-MC (15JUN2022)
+  (750.5 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación de colecciones y fondos museográficos-Museo Contisuyo 2022</t>
   </si>
   <si>
     <t>Dr. Patrick Ryan Williams</t>
   </si>
   <si>
-    <t>RD N° 042-2022-DGM-MC (30JUN2022)</t>
+    <t>RD N° 042-2022-DGM-MC (30JUN2022) 
+  (860.95 KB)</t>
   </si>
   <si>
     <t>Análisis de los restos botánicos del sitio arqueológico de Huaca Colorada, valle de Jequetepeque</t>
   </si>
   <si>
     <t>Lic. María José Culquichicón Venegas</t>
   </si>
   <si>
-    <t>RD N° 044-2022-DGM-MC (11JUL2022)</t>
+    <t>RD N° 044-2022-DGM-MC (11JUL2022) 
+  (835.63 KB)</t>
   </si>
   <si>
     <t>Investigación multidisciplinaria sobre la cultura Tiwanaku y sus descendientes en los Andes sur-centrales</t>
   </si>
   <si>
     <t>Lic. Bárbara Elena Carbajal Salazar</t>
   </si>
   <si>
     <t>Museo Contisuyo, Depósito del Complejo Arqueológico de Sillustani, Depósitos Programa Collasuyo (CARI)</t>
   </si>
   <si>
-    <t>RD N° 000049-2022-DGM (24AGO22)</t>
+    <t>RD N° 000049-2022-DGM (24AGO22)
+  (796.58 KB)</t>
   </si>
   <si>
     <t>Proyecto Arqueológico Cerrillos. Análisis de materiales textiles y pigmentos</t>
   </si>
   <si>
     <t>Lic. Mercedes Delgado Agurto</t>
   </si>
   <si>
-    <t>RD N° 000051-2022-DGM (01SET2022)</t>
+    <t>RD N° 000051-2022-DGM (01SET2022)
+  (748.52 KB)</t>
   </si>
   <si>
     <t>Investigación sobre los antiguos “tableros con escaques” del Perú precolombino</t>
   </si>
   <si>
     <t>Mag. Samuele Tacconi</t>
   </si>
   <si>
     <t>Museo Arqueológico Zonal de Cabana, Museo Arqueológico de Áncash “Augusto Soriano Infante”</t>
   </si>
   <si>
-    <t>RD N° 000052-2022-DGM/MC (08SET2022)</t>
+    <t>RD N° 000052-2022-DGM/MC (08SET2022)
+  (796.36 KB)</t>
   </si>
   <si>
     <t>El pastoralismo y la presencia de camélidos como actividad económica en la época Cajamarca (Intermedio temprano). Una propuesta desde los sitios arqueológicos Iscoconga y Santa Apolonia</t>
   </si>
   <si>
     <t>Mag. Carlos Wester La Torre</t>
   </si>
   <si>
-    <t>RD N° 062-2022-DGM-MC (17OCT2022)</t>
-[...2 lines deleted...]
-    <t>RD N° 068-2024-DGM-VMPCIC/MC (12JUN2024)</t>
+    <t>RD N° 062-2022-DGM-MC (17OCT2022)
+  (828.54 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 068-2024-DGM-VMPCIC/MC (12JUN2024)
+  (732.22 KB)</t>
   </si>
   <si>
     <t>Selección de muestras para estudios de isótopos, fechados AMS y ADN de restos humanos y animales del Proyecto Ychsma excavaciones arqueológicas en Pachacamac, valle de Lurín, temporadas 1993, 1995, 1999, 2000, 2003, 2004, 2005, 2008 y 2012</t>
   </si>
   <si>
-    <t>RD N° 00064-2021-DGM-MC (25OCT2022)</t>
+    <t>RD N° 00064-2021-DGM-MC (25OCT2022)
+  (781.55 KB)</t>
   </si>
   <si>
     <t>La caracterización de los fardos funerarios del Museo de Sitio “Arturo Jiménez Borja”- Puruchuco</t>
   </si>
   <si>
     <t>Lic. Héctor Rubén Buitrón Picharde</t>
   </si>
   <si>
     <t>Museo de Sitio "Arturo Jiménez Borja"-Puruchuco</t>
   </si>
   <si>
-    <t>RD N° 066-2022-DGM-MC (03NOV2022)</t>
-[...2 lines deleted...]
-    <t>RD N° 075-2023-DGM-MC (25JUL2023)</t>
+    <t>RD N° 066-2022-DGM-MC (03NOV2022)
+  (855.03 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 075-2023-DGM-MC (25JUL2023)
+  (736.3 KB)</t>
   </si>
   <si>
     <t>Proyecto museográfico de restos óseo animal, humano y malacológico del sito Cocahuischo de valle Tierras Blancas, Nasca</t>
   </si>
   <si>
     <t>Lic. Luis Manuel González La Rosa</t>
   </si>
   <si>
-    <t>RD N° 068-2022-DGM-MC (10NOV2022)</t>
-[...2 lines deleted...]
-    <t>RD-00022-2024-DGM-VMPCIC-MC (13MAR2024)</t>
+    <t>RD N° 068-2022-DGM-MC (10NOV2022)
+  (833.71 KB)</t>
+  </si>
+  <si>
+    <t>RD-00022-2024-DGM-VMPCIC-MC (13MAR2024)
+  (729.16 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación Arqueológica Samaca (PIA Samaca)-Mullu</t>
   </si>
   <si>
-    <t>RD N° 0070-2022-DGM (24NOV2022)</t>
-[...2 lines deleted...]
-    <t>RD N° 0051-2022-DGM (05MAY2023)</t>
+    <t>RD N° 0070-2022-DGM (24NOV2022)
+  (756.92 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 0051-2022-DGM (05MAY2023)
+  (735.84 KB)</t>
   </si>
   <si>
     <t>Las Figurinas Textiles Chancay: Aproximaciones a su significado desde una análisis iconográfico y arqueológico</t>
   </si>
   <si>
     <t>Lic. Susana Grimanesa Béjar García</t>
   </si>
   <si>
-    <t>RD N° 024-2021-DGM (08MAR2021)</t>
+    <t>RD N° 024-2021-DGM (08MAR2021)
+  (930.13 KB)</t>
   </si>
   <si>
     <t>Estudio de la Cerámica de la ciudad Inka de Macchupicchu, Morfología e Iconografía</t>
   </si>
   <si>
     <t>Lic. Alfredo Mormontoy Atayupanqui</t>
   </si>
   <si>
-    <t>RD N° 0067-2021-DGM-MC (01JUN2021</t>
-[...2 lines deleted...]
-    <t>RD N° D00002-2022-DGM (11ENE2022)</t>
+    <t>RD N° 0067-2021-DGM-MC (01JUN2021
+  (803.98 KB)</t>
+  </si>
+  <si>
+    <t>RD N° D00002-2022-DGM (11ENE2022)
+  (734.41 KB)</t>
   </si>
   <si>
     <t>Cerámica de Muyukmarka - Saqsayhuaman: iconografía y cronología</t>
   </si>
   <si>
     <t>Lic. Jhoselim Judith Ortiz de Orue Quirita</t>
   </si>
   <si>
-    <t>RD N° 0083-2021-DGM-MC (19JUL2021)</t>
+    <t>RD N° 0083-2021-DGM-MC (19JUL2021)
+  (800.59 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación de colecciones y fondos museográficos "El Huarco" Temporada 2021</t>
   </si>
   <si>
     <t>Depósitos del Proyecto Integral El Huarco</t>
   </si>
   <si>
-    <t>RD N° 0068-2021-DGM-MC (01JUN2021)</t>
-[...2 lines deleted...]
-    <t>RD N° 000027-2022-DGM (06ABR2022)</t>
+    <t>RD N° 0068-2021-DGM-MC (01JUN2021)
+  (915.23 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 000027-2022-DGM (06ABR2022)
+  (631.78 KB)</t>
   </si>
   <si>
     <t>Secuencia tipológica del material arqueológico recuperado del Centro Histórico de Trujillo</t>
   </si>
   <si>
-    <t>RD N° 0087-2021-DGM-MC (26JUL2021)</t>
-[...2 lines deleted...]
-    <t>RD N° 074-2023-DGM-MC (25JUL2023)</t>
+    <t>RD N° 0087-2021-DGM-MC (26JUL2021)
+  (827.42 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 074-2023-DGM-MC (25JUL2023)
+  (734.77 KB)</t>
   </si>
   <si>
     <t>El contexto sistémico de una unidad doméstica en El Triunfo durante el Periodo Formativo Tardío, valle de Lambayeque</t>
   </si>
   <si>
-    <t>RD N° 0074-2021-DGM-MC (18JUN2021)</t>
-[...2 lines deleted...]
-    <t>RD N° 0073-2023-DGM-MC (25JUL2023)</t>
+    <t>RD N° 0074-2021-DGM-MC (18JUN2021)
+  (822.47 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 0073-2023-DGM-MC (25JUL2023)
+  (736.22 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación de la colección de cerámica fragmentada de Minaspata en el Gabinete de Elementos Muestrales y Colecciones de la DDC - Cusco</t>
   </si>
   <si>
     <t>Lic. Damner Aparicio Chuyacama</t>
   </si>
   <si>
-    <t>RD N° 0096-2021-DGM-MC (16AGO2021)</t>
-[...2 lines deleted...]
-    <t>RD N° 081-2025-DGM-VMPCIC/MC (02DIC2025)</t>
+    <t>RD N° 0096-2021-DGM-MC (16AGO2021)
+  (895.6 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 081-2025-DGM-VMPCIC/MC (02DIC2025)
+  (320.73 KB)</t>
   </si>
   <si>
     <t>Diversificación Morfológica de poblaciones humanas sudamericanas</t>
   </si>
   <si>
     <t>Dra. Alejandra Ortiz Rivarola</t>
   </si>
   <si>
-    <t>RD 000104-2020-DGM (02DIC2020)</t>
-[...2 lines deleted...]
-    <t>RD N° 000106-2021-DGM (10SET2021)</t>
+    <t>RD 000104-2020-DGM (02DIC2020)
+  (953.47 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 000106-2021-DGM (10SET2021)
+  (786.12 KB)</t>
   </si>
   <si>
     <t>Alfares en una colección cerámica de la Pirámide E del complejo arqueológico Mateo Salado</t>
   </si>
   <si>
-    <t>RD N° 0039-2020-DGM (02SET2020)</t>
-[...2 lines deleted...]
-    <t>RD N° 0013-2022-DGM (03MAR2022)</t>
+    <t>RD N° 0039-2020-DGM (02SET2020)
+  (603.12 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 0013-2022-DGM (03MAR2022)
+  (735.16 KB)</t>
   </si>
   <si>
     <t>Modificaciones craneales Chancay. Estudio a partir de los contextos funerarios de los cementerios de Lauri y Puerto de Chancay en el Periodo Intermedio Tardío</t>
   </si>
   <si>
     <t>Dr. Peter Kaulicke</t>
   </si>
   <si>
     <t>Manejo de Colecciones Museo de la Nación, Museo Municipal de Chancay,  Laboratorio C”  Gabinete de Arqueología de la PUCP.</t>
   </si>
   <si>
-    <t>RD N° 00005-2019/DGM/VMPCIC/MC (24ENE2019)</t>
+    <t>RD N° 00005-2019/DGM/VMPCIC/MC (24ENE2019)
+  (140.85 KB)</t>
   </si>
   <si>
     <t>Caracterización de cerámica Lucre del sitio arqueológico de Choquepujio, Temporadas 2002-2003: forma, decoración y tecnología</t>
   </si>
   <si>
     <t>Mag. Patricia Marlene Arroyo Abarca</t>
   </si>
   <si>
     <t>Depósito 8 del Gabinete de Elementos Muestrales y Colecciones de la Dirección Desconcentrada de Cultura del Cusco</t>
   </si>
   <si>
-    <t>RD N° D000003-2019-DGM-VMPCIC-MC (13MAY2019)</t>
-[...2 lines deleted...]
-    <t>RD N° 00002-2022-DGM-MC (03ENE2020)</t>
+    <t>RD N° D000003-2019-DGM-VMPCIC-MC (13MAY2019)
+  (322.26 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 00002-2022-DGM-MC (03ENE2020)
+  (323.63 KB)</t>
   </si>
   <si>
     <t>Estudio arqueozoológico del sitio monumental Pachacamac</t>
   </si>
   <si>
-    <t>RD N° 0024-2019-DGM-MC (29ABR2019)</t>
-[...2 lines deleted...]
-    <t>RD N° 00115-2021-DGM-MC (09NOV2021)</t>
+    <t>RD N° 0024-2019-DGM-MC (29ABR2019)
+  (254.71 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 00115-2021-DGM-MC (09NOV2021)
+  (808.84 KB)</t>
   </si>
   <si>
     <t>Caracterización de cerámica colonial del sitio arqueológico Kusikancha-Cusco (Temporadas 2001-2004)</t>
   </si>
   <si>
-    <t>RD N° D000008-2019-DGM-VMPCIC-MC (30ABR2019)</t>
-[...2 lines deleted...]
-    <t>RD N° 000084-2020-DGM (11NOV2020)</t>
+    <t>RD N° D000008-2019-DGM-VMPCIC-MC (30ABR2019)
+  (393.73 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 000084-2020-DGM (11NOV2020)
+  (542.48 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación arqueológica esculturas líticas de Chavín de Huantar</t>
   </si>
   <si>
     <t>Áncash, Lima</t>
   </si>
   <si>
     <t>Museo Nacional de Arqueología, Antropología e Historia del Perú / Museo Nacional Chavín</t>
   </si>
   <si>
-    <t>RD N° D000002-2019-DGM-VMPCIC-MC (10MAY2019)</t>
-[...2 lines deleted...]
-    <t>RD N° 000045-2020-DGM-MC (16SET2020)</t>
+    <t>RD N° D000002-2019-DGM-VMPCIC-MC (10MAY2019)
+  (334.23 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 000045-2020-DGM-MC (16SET2020)
+  (542.4 KB)</t>
   </si>
   <si>
     <t>Tambo Inga 2019</t>
   </si>
   <si>
     <t>Dra. Luisa Esther Díaz Arriola</t>
   </si>
   <si>
     <t>Área de Manejo de Colecciones del Museo de la Nación</t>
   </si>
   <si>
-    <t>RD N° D000007-2019-DGM-VMPCIC-MC (04JUN2019)</t>
-[...2 lines deleted...]
-    <t>RD N° 0092-2021-DGM-MC (09AGO2021)</t>
+    <t>RD N° D000007-2019-DGM-VMPCIC-MC (04JUN2019)
+  (411.77 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 0092-2021-DGM-MC (09AGO2021)
+  (807.73 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación de Colecciones y Fondos Museográficos-Colesuyo 2019</t>
   </si>
   <si>
     <t>Dra. Sofía Consuelo Chacaltana Cortez y Dra. Donna Nash</t>
   </si>
   <si>
     <t>Museo Contisuyo / Dirección Desconcentrada de Cultura del Moquegua</t>
   </si>
   <si>
-    <t>RD N° D000034-2019-DGM (22JUL2019)</t>
+    <t>RD N° D000034-2019-DGM (22JUL2019)
+  (419.17 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación y Análisis de materiales del sitio arqueológico de Cosma, Valle de Nepeña, Ancash</t>
   </si>
   <si>
     <t>Lic. Sintia Melisa Santisteban Barrantes</t>
   </si>
   <si>
     <t>Museo Regional de Casma “Max Uhle”</t>
   </si>
   <si>
-    <t>RD N° D000031-2019-DGM (18JUL2019)</t>
-[...2 lines deleted...]
-    <t>RD N° D00004-2022-DGM (02FEB2022)</t>
+    <t>RD N° D000031-2019-DGM (18JUL2019)
+  (495.97 KB)</t>
+  </si>
+  <si>
+    <t>RD N° D00004-2022-DGM (02FEB2022)
+  (308.18 KB)</t>
   </si>
   <si>
     <t>Momias y microcosmos: la bioarqueología de la ocupación Inca en la Costa Central del Perú</t>
   </si>
   <si>
     <t>Museo Nacional de Arqueología, Antropología e Historia del Perú / Depósitos Huaycán de Pariachi</t>
   </si>
   <si>
-    <t>RD N° D000032-2019-DGM (18JUL2019)</t>
-[...2 lines deleted...]
-    <t>RD N° 000096-2023-DGM (22SET2023)</t>
+    <t>RD N° D000032-2019-DGM (18JUL2019)
+  (429.87 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 000096-2023-DGM (22SET2023)
+  (740.08 KB)</t>
   </si>
   <si>
     <t>Análisis de Restos Humanos de Saqsayhuaman y Salapunqu-Cusco</t>
   </si>
   <si>
     <t>Lic. Claudia Lisbeth Núñez Flores</t>
   </si>
   <si>
     <t>Depósitos Dirección Desconcentrada de Cultura del Cusco</t>
   </si>
   <si>
-    <t>RD N° D000046-2019-DGM (14AGO2019)</t>
-[...2 lines deleted...]
-    <t>RD N° D000114-2019-DGM (23DIC2019)</t>
+    <t>RD N° D000046-2019-DGM (14AGO2019)
+  (455.46 KB)</t>
+  </si>
+  <si>
+    <t>RD N° D000114-2019-DGM (23DIC2019)
+  (309.08 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación Museográfico Sondor 2019</t>
   </si>
   <si>
     <t>Lic. Tatiana Cindy Abad Lezama</t>
   </si>
   <si>
     <t>Apurímac</t>
   </si>
   <si>
     <t>Depósitos Casa Hacienda Illanya</t>
   </si>
   <si>
-    <t>RD N° D000060-2019-DGM (12SET2019)</t>
-[...2 lines deleted...]
-    <t>RD N° 000004-2020-DGM (14ENE2020)</t>
+    <t>RD N° D000060-2019-DGM (12SET2019)
+  (468.6 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 000004-2020-DGM (14ENE2020)
+  (311.95 KB)</t>
   </si>
   <si>
     <t>Pucará: vida, salud y muerte en una hacienda minera del Siglo XVIII en Huarochirí</t>
   </si>
   <si>
     <t>Mag. Elsa Lucila Tomasto Cagigao</t>
   </si>
   <si>
     <t>Junín</t>
   </si>
   <si>
     <t>Museo Regional de Arqueología de Junín</t>
   </si>
   <si>
-    <t>RD N° D000064-2019-DGM (19SET2019)</t>
-[...2 lines deleted...]
-    <t>RD N° 000069-2022-DGM (22NOV2022)</t>
+    <t>RD N° D000064-2019-DGM (19SET2019)
+  (467.53 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 000069-2022-DGM (22NOV2022)
+  (733.12 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación de la Colección Bioarqueológica de Cerro de Oro del MNAAHP</t>
   </si>
   <si>
     <t>Lic. Gabriela Amarilis De la Puente León</t>
   </si>
   <si>
-    <t>RD N° D000107-2019-DGM (10DIC2019)</t>
+    <t>RD N° D000107-2019-DGM (10DIC2019)
+  (327.22 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación de Colecciones: condiciones socioculturales en una población de Armatambo</t>
   </si>
   <si>
-    <t>RD 000071-2020-DGM (03NOV2020)</t>
+    <t>RD 000071-2020-DGM (03NOV2020)
+  (562.28 KB)</t>
   </si>
   <si>
     <t>Investigaciones Arqueológicas de la Cultura Nasca a través de los soportes de cerámica y textiles</t>
   </si>
   <si>
     <t>Dra. María Soledad Bastiand Atto</t>
   </si>
   <si>
     <t>Museo Didáctico Antonini</t>
   </si>
   <si>
-    <t>RD N° 03-2018/DGM/VMPCIC/MC (18ENE2018)</t>
+    <t>RD N° 03-2018/DGM/VMPCIC/MC (18ENE2018)
+  (140.68 KB)</t>
   </si>
   <si>
     <t>Análisis de los restos metálicos del sitio arqueológico de Huaca Colorada, valle de Jequetepeque</t>
   </si>
   <si>
     <t>Depósitos Huaca Arco Iris</t>
   </si>
   <si>
-    <t>RD N° 900026-2018/DGM/VMPCIC/MC (31JUL2018)</t>
-[...2 lines deleted...]
-    <t>RD N° D000112-2019-DGM (19DIC2019)</t>
+    <t>RD N° 900026-2018/DGM/VMPCIC/MC (31JUL2018)
+  (268.32 KB)</t>
+  </si>
+  <si>
+    <t>RD N° D000112-2019-DGM (19DIC2019)
+  (325.52 KB)</t>
   </si>
   <si>
     <t>Proyecto de Fondos y Colecciones Museográficas Collaguas Antiguos</t>
   </si>
   <si>
     <t>Lic. Stephanie Diana Pierce Terry</t>
   </si>
   <si>
     <t>Depósitos Dirección Desconcentrada de Cultura de Arequipa</t>
   </si>
   <si>
-    <t>RD N° 900008-2018-DGM-VMPCIC-MC (06JUN2018)</t>
-[...2 lines deleted...]
-    <t>RD N° D000033-2019-DGM (19JUL2019)</t>
+    <t>RD N° 900008-2018-DGM-VMPCIC-MC (06JUN2018)
+  (150.96 KB)</t>
+  </si>
+  <si>
+    <t>RD N° D000033-2019-DGM (19JUL2019)
+  (330.8 KB)</t>
   </si>
   <si>
     <t>Estudio de la producción cerámica Virú-Gallinazo de los sitios arqueológicos Jatanca-Huaca Colorada, Huaca Santa Clara y Huaca Gallinazo-La Libertad</t>
   </si>
   <si>
     <t>Mag. Alicia Herminie Margarita Espinosa</t>
   </si>
   <si>
-    <t>RD N° 900013-2018-DGM-VMPCIC-MC (19JUN2018)</t>
-[...2 lines deleted...]
-    <t>RD N° 000010-2019-DGM-VMPCIC-MC (06FEB2019)</t>
+    <t>RD N° 900013-2018-DGM-VMPCIC-MC (19JUN2018)
+  (148.17 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 000010-2019-DGM-VMPCIC-MC (06FEB2019)
+  (120.93 KB)</t>
   </si>
   <si>
     <t>Adaptaciones y conexiones inter-zonales en un sistema de asentamiento temprano</t>
   </si>
   <si>
     <t>Dr. Kurt Rademaker</t>
   </si>
   <si>
-    <t>RD N° 900016-2018-DGM-VMPCIC-MC (27JUN2018)</t>
+    <t>RD N° 900016-2018-DGM-VMPCIC-MC (27JUN2018)
+  (154.88 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación de Colecciones y Fondos Museográficos SAMACA 2018</t>
   </si>
   <si>
     <t>Lic. Gabriela de los Ríos Farfán</t>
   </si>
   <si>
-    <t>RD N° 900010-2018-DGM-VMPCIC-MC (07JUN2018)</t>
-[...2 lines deleted...]
-    <t>RD N° 00019-2023-DGM/MC (20FEB2023)</t>
+    <t>RD N° 900010-2018-DGM-VMPCIC-MC (07JUN2018)
+  (148.69 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 00019-2023-DGM/MC (20FEB2023)
+  (803.3 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación de Colecciones y Fondos Museográficos-Colesuyo 2018</t>
   </si>
   <si>
-    <t>RD N° 900020-2018-DGM-VMPCIC-MC (17JUL2018)</t>
+    <t>RD N° 900020-2018-DGM-VMPCIC-MC (17JUL2018)
+  (202.33 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación de Colecciones y Fondos Museográficos del Museo Nacional Chavín, Áncash</t>
   </si>
   <si>
     <t>Lic. José Manuel Querevalú Ulloa</t>
   </si>
   <si>
-    <t>RD N° 900019-2018-DGM-VMPCIC-MC (13JUL2018)</t>
-[...2 lines deleted...]
-    <t>RD N° D000025-2019-DGM (04JUL2019)</t>
+    <t>RD N° 900019-2018-DGM-VMPCIC-MC (13JUL2018)
+  (142.1 KB)</t>
+  </si>
+  <si>
+    <t>RD N° D000025-2019-DGM (04JUL2019)
+  (345.73 KB)</t>
   </si>
   <si>
     <t>Aportes de la Microscopía Óptica y Fluorescencia de Rayos X para el Estudio Arqueométrico de Cerámica Inka del Sitio Arqueológico Sillkinchani - Temporada 1998-2001</t>
   </si>
   <si>
     <t>Depósito de Bienes Culturales Muebles de la Dirección Desconcentrada de Cultura del Cusco</t>
   </si>
   <si>
-    <t>RD N° 900051-2018/DGM/VMPCIC/MC (18OCT2018)</t>
-[...2 lines deleted...]
-    <t>RD N° 000124-2021-DGM (15DIC2021)</t>
+    <t>RD N° 900051-2018/DGM/VMPCIC/MC (18OCT2018)
+  (147.42 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 000124-2021-DGM (15DIC2021)
+  (822.02 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación de la Colección Reichlen-Cajamarca</t>
   </si>
   <si>
-    <t>RD N° 900055-2018/DGM/VMPCIC/MC (23OCT2018)</t>
-[...2 lines deleted...]
-    <t>RD N° D000109-2019-DGM (13DIC2019)</t>
+    <t>RD N° 900055-2018/DGM/VMPCIC/MC (23OCT2018)
+  (141.56 KB)</t>
+  </si>
+  <si>
+    <t>RD N° D000109-2019-DGM (13DIC2019)
+  (307.49 KB)</t>
   </si>
   <si>
     <t>Estudio de restos faunísticos y botánicos de la montaña</t>
   </si>
   <si>
     <t>Lic. Carol Michelle Rodríguez Romero</t>
   </si>
   <si>
-    <t>RD N° 000015-2019/DGM/VMPCIC/MC (06MAR2019)</t>
-[...2 lines deleted...]
-    <t>RD N° 000014-2020-DGM (31ENE2020)</t>
+    <t>RD N° 000015-2019/DGM/VMPCIC/MC (06MAR2019)
+  (262.74 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 000014-2020-DGM (31ENE2020)
+  (312.05 KB)</t>
   </si>
   <si>
     <t>Tipología Lítica: Puntas de Proyectil en la Colección del Proyecto de Evaluación Arqueológica Yuraq Q'aqa – Antapacay- Espinar 2010</t>
   </si>
   <si>
     <t>Gabinete de Manejo de Colecciones de la Dirección Desconcentrada de Cultura del Cusco</t>
   </si>
   <si>
-    <t>RD N° 00001-2019/DGM/VMPCIC/MC (02ENE2019)</t>
-[...2 lines deleted...]
-    <t>RD N° D000106-2019-DGM (10DIC2019)</t>
+    <t>RD N° 00001-2019/DGM/VMPCIC/MC (02ENE2019)
+  (182.53 KB)</t>
+  </si>
+  <si>
+    <t>RD N° D000106-2019-DGM (10DIC2019)
+  (323.21 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación Arqueológica Samaca (PIA Samaca)</t>
   </si>
   <si>
     <t>Lic. Jorge Alonso Rodríguez Morales</t>
   </si>
   <si>
-    <t>RD N° 900068-2018-DGM-VMPCIC-MC (11DIC2018)</t>
-[...2 lines deleted...]
-    <t>RD N° 00001-2020-DGM-MC (03ENE2020)</t>
+    <t>RD N° 900068-2018-DGM-VMPCIC-MC (11DIC2018)
+  (146.23 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 00001-2020-DGM-MC (03ENE2020)
+  (309.83 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación Arhuaturo</t>
   </si>
   <si>
     <t>Lic. Irvin Lucio Navarro Amaro</t>
   </si>
   <si>
     <t>Depósitos Dirección Desconcentrada de Cultura de Junín</t>
   </si>
   <si>
-    <t>RD N° 11-2017/DGM/VMPCIC/MC (25ABR2017)</t>
-[...2 lines deleted...]
-    <t>RD N° 000029-2020-DGM (31JUL2020)</t>
+    <t>RD N° 11-2017/DGM/VMPCIC/MC (25ABR2017) 
+  (235.7 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 000029-2020-DGM (31JUL2020)
+  (319.71 KB)</t>
   </si>
   <si>
     <t>Análisis paleodemográfico de un asentamiento Inka: Caso Patallaqta</t>
   </si>
   <si>
     <t>Lic. Mohenir Julinho Zapata Rodriguez y Bach.  Karla Ysela Vargas Arenas Cárdenas</t>
   </si>
   <si>
-    <t>RD N° 17-2017/DGM/VMPCIC/MC (23MAY2017)</t>
-[...2 lines deleted...]
-    <t>RD N° 900071-2018/DGM/VMPCIC/MC (19DIC2018)</t>
+    <t>RD N° 17-2017/DGM/VMPCIC/MC (23MAY2017)
+  (136.98 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 900071-2018/DGM/VMPCIC/MC (19DIC2018)
+  (121.52 KB)</t>
   </si>
   <si>
     <t>Estudio de la Cerámica del Qorikancha-Proyecto PER39</t>
   </si>
   <si>
-    <t>RD N° 14-2017/DGM/VMPCIC/MC (10MAY2017)</t>
-[...8 lines deleted...]
-    <t>RD N° 026-2017-DGM-VMPCIC-MC (06JUL2017)</t>
+    <t>RD N° 14-2017/DGM/VMPCIC/MC (10MAY2017)
+  (151.03 KB)</t>
+  </si>
+  <si>
+    <t>RD N° D000009-2019-DGM (12JUN2019)
+  (313.1 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 02-2017/DGM/VMPCIC/MC (31ENE2017)
+  (145.76 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 026-2017-DGM-VMPCIC-MC (06JUL2017)
+  (174.96 KB)</t>
   </si>
   <si>
     <t>Tras los pasos de los antiguos Chachapoya: ADN antiguo e isótopos estables</t>
   </si>
   <si>
     <t>Lic. Evelyn Karin Guevara Torres y PhD. Sonia Guillén Ooneglio</t>
   </si>
   <si>
     <t>Amazonas, Cajamarca, Lima</t>
   </si>
   <si>
     <t>Museo Regional Hermógenes Mejía Solf / Museo Leymebamba / Museo Arqueológico y Etnográfico del Conjunto Monumental Belén / Manejo de Colecciones del Museo de Nación, Depósitos Dirección Desconcentrada de Cultura de Amazonas</t>
   </si>
   <si>
-    <t>RD N° 13-2017/DGM/VMPCIC/MC (10MAY2017)</t>
+    <t>RD N° 13-2017/DGM/VMPCIC/MC (10MAY2017)
+  (154.78 KB)</t>
   </si>
   <si>
     <t>Proyecto de Colecciones Museográficas Identificación de Tuberculosis en Poblaciones Prehispánicas 2017</t>
   </si>
   <si>
     <t>Dra. Sofía Consuelo Chacaltana Cortez y Dra. Jane Buikstra</t>
   </si>
   <si>
-    <t>RD N° 06-2017/DGM/VMPCIC/MC (02MAR2017)</t>
+    <t>RD N° 06-2017/DGM/VMPCIC/MC (02MAR2017)
+  (315.8 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación Bioarqueológica Casa Grande, Valle Medio de Chincha</t>
   </si>
   <si>
     <t>Lic. Rosa Estefita Zavaleta Barrios</t>
   </si>
   <si>
-    <t>RD N° 18-2017/DGM/VMPCIC/MC (23MAY2017)</t>
-[...2 lines deleted...]
-    <t>RD N° 900012-2018-DGM-VMPCIC-MC (18JUN2018)</t>
+    <t>RD N° 18-2017/DGM/VMPCIC/MC (23MAY2017)
+  (145.28 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 900012-2018-DGM-VMPCIC-MC (18JUN2018)
+  (120.81 KB)</t>
   </si>
   <si>
     <t>Análisis del ADN de los incas y las poblaciones multiétnicas prehispánicas</t>
   </si>
   <si>
     <t>Dr. Richard Burger</t>
   </si>
   <si>
-    <t>RD N° 016-2017/DGM/VMPCIC/MC (15MAY2017)</t>
-[...2 lines deleted...]
-    <t>RD N° 018-2026-DGM-VMPCIC/MC (15ABR2026)</t>
+    <t>RD N° 016-2017/DGM/VMPCIC/MC (15MAY2017)
+  (242.72 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 018-2026-DGM-VMPCIC/MC (15ABR2026)
+  (395.17 KB)</t>
   </si>
   <si>
     <t>Proyecto Bioarqueológico del Imperialismo en la Zona de Arequipa (PBIARQ), Estudio de Bioarqueología y análisis intensivos de los restos óseos humanos de la colección arqueológica La Real, Beringa valle de Majes, y Malata valle del Colca, Arequipa Perú</t>
   </si>
   <si>
     <t>Dra. Tiffiny Tung</t>
   </si>
   <si>
-    <t>RD N° 032-2017/DGM/VMPCIC/MC (03OCT2017)</t>
+    <t>RD N° 032-2017/DGM/VMPCIC/MC (03OCT2017)
+  (129.67 KB)</t>
   </si>
   <si>
     <t>Proyecto de Colecciones Museográficas Colesuyo 2017</t>
   </si>
   <si>
     <t>Dra. Sofía Consuelo Chacaltana Cortéz</t>
   </si>
   <si>
-    <t>RD N° 25-2017/DGM/VMPCIC/MC (04JUL2017)</t>
+    <t>RD N° 25-2017/DGM/VMPCIC/MC (04JUL2017)
+  (333.26 KB)</t>
   </si>
   <si>
     <t>Proyecto de la Base de Datos de Khipus-Colecciones del Museo Nacional de Arqueología, Antropología e Historia del Perú</t>
   </si>
   <si>
     <t>Lic. Rosa María Varillas Palacios</t>
   </si>
   <si>
-    <t>RD N° 20-2017/DGM/VMPCIC/MC (08JUN2017)</t>
-[...2 lines deleted...]
-    <t>RD N° 09-2018-DGM-VMPCIC-MC (11ABR2018)</t>
+    <t>RD N° 20-2017/DGM/VMPCIC/MC (08JUN2017)
+  (175.05 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 09-2018-DGM-VMPCIC-MC (11ABR2018)
+  (846.16 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación Arqueológica Wanduy: Estudio de pastas de la colección cerámica</t>
   </si>
   <si>
     <t>Dr. Alexander Herrera Wassilowski</t>
   </si>
   <si>
     <t>Museo Arqueológico de Ancash "Augusto Soriano Infante"</t>
   </si>
   <si>
-    <t>RD N° 29-2017/DGM/VMPCIC/MC (09AGO2017)</t>
+    <t>RD N° 29-2017/DGM/VMPCIC/MC (09AGO2017)
+  (212.19 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación de la colección y fondo museográfico del material de los sitios Ingatambo y Yerma, valle de Huancabamba, provincia de Jaén, departamento de Cajamarca, Perú</t>
   </si>
   <si>
-    <t>RD N° 35-2017/DGM/VMPCIC/MC (14NOV2017)</t>
+    <t>RD N° 35-2017/DGM/VMPCIC/MC (14NOV2017)
+  (480.66 KB)</t>
   </si>
   <si>
     <t>Proyecto piloto para el estudio no invasivo de fardos funerarios de la colección Wari Kayán</t>
   </si>
   <si>
-    <t>RD N° 34-2017/DGM/VMPCIC/MC (02NOV2017)</t>
-[...2 lines deleted...]
-    <t>RD N° D000011-2019-DGM (20JUN2019)</t>
+    <t>RD N° 34-2017/DGM/VMPCIC/MC (02NOV2017)
+  (122.68 KB)</t>
+  </si>
+  <si>
+    <t>RD N° D000011-2019-DGM (20JUN2019)
+  (346.44 KB)</t>
   </si>
   <si>
     <t>Análisis materiales arqueológicos del Proyecto de investigación y delimitación Maray 2da Etapa</t>
   </si>
   <si>
     <t>Lic. Odón Rosales Huatuco</t>
   </si>
   <si>
-    <t>RD N° 37-2017/DGM/VMPCIC/MC (27DIC2017)</t>
+    <t>RD N° 37-2017/DGM/VMPCIC/MC (27DIC2017)
+  (146.02 KB)</t>
   </si>
   <si>
     <t>Análisis de Restos Humanos Patallacta Cusco</t>
   </si>
   <si>
-    <t>RD N° 010-2016-DGM/VMPCIC/MC (02MAY2016)</t>
-[...2 lines deleted...]
-    <t>RD N° 01-2017/DGM/VMPCIC/MC (13ENE2017)</t>
+    <t>RD N° 010-2016-DGM/VMPCIC/MC (02MAY2016)
+  (187.81 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 01-2017/DGM/VMPCIC/MC (13ENE2017)
+  (122.85 KB)</t>
   </si>
   <si>
     <t>Estudio de la cerámica y restos humanos en la Sierra de Ancash</t>
   </si>
   <si>
     <t>Lic. Stephanie Irene Peña Del Castillo</t>
   </si>
   <si>
-    <t>RD N° 012-2016-DGM/VMPCIC/MC (06JUN2016)</t>
-[...2 lines deleted...]
-    <t>RD N° 00009-2020-DGM/MC (22ENE2020)</t>
+    <t>RD N° 012-2016-DGM/VMPCIC/MC (06JUN2016)
+  (149.08 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 00009-2020-DGM/MC (22ENE2020)
+  (309.66 KB)</t>
   </si>
   <si>
     <t>Proyecto de Colecciones Colesuyo 2016</t>
   </si>
   <si>
     <t>Dra. Sofía Consuelo Chacaltana Cortez</t>
   </si>
   <si>
-    <t>RD N° 014-2016-DGM/VMPCIC/MC (20JUN2016)</t>
-[...2 lines deleted...]
-    <t>RD N° 030-2017-DGM/VMPCIC/MC (14AGO2017)</t>
+    <t>RD N° 014-2016-DGM/VMPCIC/MC (20JUN2016)
+  (149.14 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 030-2017-DGM/VMPCIC/MC (14AGO2017)
+  (74.35 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación y análisis de restos óseos de los sitios arqueológicos de Caylán, Huambacho y Samanco, Valle de Nepeña, Ancash</t>
   </si>
   <si>
     <t>Dr. David Chicoine</t>
   </si>
   <si>
-    <t>RD N° 016-2016-DGM/VMPCIC/MC (22JUN2016)</t>
-[...2 lines deleted...]
-    <t>RD N° 12- 2016/DGM/VMPCIC/MC (25ABR2017)</t>
+    <t>RD N° 016-2016-DGM/VMPCIC/MC (22JUN2016)
+  (187.28 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 12- 2016/DGM/VMPCIC/MC (25ABR2017)
+  (149.08 KB)</t>
   </si>
   <si>
     <t>Estudio de la cerámica asociada a la iglesia de San Miguel de Piura (1534-1578)</t>
   </si>
   <si>
     <t>Dr. César Widebaldo Astuhuamán Gonzáles</t>
   </si>
   <si>
     <t>Depósitos Dirección Desconcentrada de Cultura de Piura</t>
   </si>
   <si>
-    <t>RD N° 18-2016-DGM/VMPCIC/MC (12JUL2016)</t>
-[...2 lines deleted...]
-    <t>RD N° 00023-2020-DGM/MC (03JUL2020)</t>
+    <t>RD N° 18-2016-DGM/VMPCIC/MC (12JUL2016)
+  (186.74 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 00023-2020-DGM/MC (03JUL2020)
+  (329.48 KB)</t>
   </si>
   <si>
     <t>Proyecto Arqueológico Zaña Colonial 2016 Fase 3 – Investigaciones de Materiales en Laboratorio</t>
   </si>
   <si>
     <t>Lic. Daniela Zevallos Castañeda</t>
   </si>
   <si>
     <t>Depósitos Dirección Desconcentrada de Cultura de Lambayeque / Museo Brüning</t>
   </si>
   <si>
-    <t>RD N° 20-2016/DGM/VMPCIC/MC (20JUL2016)</t>
-[...2 lines deleted...]
-    <t>RD N° 07-2018/DGM/VMPCIC/MC (15FEB2018)</t>
+    <t>RD N° 20-2016/DGM/VMPCIC/MC (20JUL2016)
+  (201.55 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 07-2018/DGM/VMPCIC/MC (15FEB2018)
+  (131.02 KB)</t>
   </si>
   <si>
     <t>Análisis de Cerámica. Proyecto Arqueológico Ica Valle Medio - Temporada 2016</t>
   </si>
   <si>
     <t>Lic. Walter Michiel Zegarra Zegarra</t>
   </si>
   <si>
-    <t>RD N° 22-2016/DGM/VMPCIC/MC (03AGO2016)</t>
-[...2 lines deleted...]
-    <t>RD N° 10-2017/DGM/VMPCIC/MC (31MAR2017)</t>
+    <t>RD N° 22-2016/DGM/VMPCIC/MC (03AGO2016)
+  (144.45 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 10-2017/DGM/VMPCIC/MC (31MAR2017)
+  (202.86 KB)</t>
   </si>
   <si>
     <t>Análisis zoo arqueológico de materiales óseos animales de los sitios Huaca Santa Clara y Grupo Gallinazo, Valle de Virú</t>
   </si>
   <si>
     <t>Lic. Patricia Quilcate Sáenz</t>
   </si>
   <si>
-    <t>RD N° 23-2016/DGM/VMPCIC/MC (04AGO2016)</t>
-[...2 lines deleted...]
-    <t>RD N° 900024-2018/DGM/VMPCIC/MC (24JUL2018)</t>
+    <t>RD N° 23-2016/DGM/VMPCIC/MC (04AGO2016)
+  (150.45 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 900024-2018/DGM/VMPCIC/MC (24JUL2018)
+  (225.74 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación de colección del material cerámico de los conjuntos amurallados Chol An (ex Rivero), Fechech An (ex Laberinto) y Ñing An (ex Velarde) del Complejo Arqueológico de Chan Chan</t>
   </si>
   <si>
     <t>Lic. Estefanía Carolina Avalos Perez</t>
   </si>
   <si>
-    <t>RD N° 25-2016/DGM/VMPCIC/MC (08AGO2016)</t>
-[...2 lines deleted...]
-    <t>RD N° 28-2017/DGM/VMPCIC/MC (07AGO2017)</t>
+    <t>RD N° 25-2016/DGM/VMPCIC/MC (08AGO2016)
+  (146.89 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 28-2017/DGM/VMPCIC/MC (07AGO2017)
+  (334.39 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación Paleobotánica Wari en Moquegua</t>
   </si>
   <si>
-    <t>RD N° 26-2016/DGM/VMPCIC/MC (19AGO2016)</t>
-[...2 lines deleted...]
-    <t>RD N° 02-2018/DGM/VMPCIC/MC (16ENE2018)</t>
+    <t>RD N° 26-2016/DGM/VMPCIC/MC (19AGO2016)
+  (151.47 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 02-2018/DGM/VMPCIC/MC (16ENE2018)
+  (118.22 KB)</t>
   </si>
   <si>
     <t>Estudio de las colecciones de metal Rubini (Museo Regional de Ica) y Wari Kayan (Museo Nacional de Arqueología, Antropología e Historia del Perú)</t>
   </si>
   <si>
     <t>Lic. Pamela Castro de la Mata Guerra García</t>
   </si>
   <si>
-    <t>Ica, Lima</t>
-[...1 lines deleted...]
-  <si>
     <t>Museo Nacional de Arqueología, Antropología e Historia del Perú / Museo Regional de Ica "Adolfo Bermúdez Jenkins"</t>
   </si>
   <si>
-    <t>RD N° 31-2016/DGM/VMPCIC/MC (14SET2016)</t>
-[...2 lines deleted...]
-    <t>RD N° D00011-2019-DGM-VMPCIC-MC (20JUN2019)</t>
+    <t>RD N° 31-2016/DGM/VMPCIC/MC (14SET2016)
+  (190.04 KB)</t>
+  </si>
+  <si>
+    <t>RD N° D00011-2019-DGM-VMPCIC-MC (20JUN2019)
+  (346.44 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación arqueogenético de cráneos Paracas Cavernas y Paracas Necrópolis de las colecciones del Museo de Sitio de Paracas y del Museo Regional de Ica</t>
   </si>
   <si>
     <t>Lic. Rubén García Soto</t>
   </si>
   <si>
-    <t>RD N° 32-2016/DGM/VMPCIC/MC (15SET2016)</t>
-[...2 lines deleted...]
-    <t>RD N° 900006-2018-DGM-VMPCIC-MC (28MAY2018)</t>
+    <t>RD N° 32-2016/DGM/VMPCIC/MC (15SET2016)
+  (187.47 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 900006-2018-DGM-VMPCIC-MC (28MAY2018)
+  (122.76 KB)</t>
   </si>
   <si>
     <t>Proyecto de Colecciones Museográficas Identidades Chiribaya 2016</t>
   </si>
   <si>
     <t>Dra. Sofía Consuelo Chacaltana y Dra. Jane Buikstra</t>
   </si>
   <si>
     <t>Centro Mallqui</t>
   </si>
   <si>
-    <t>RD N° 34-2016/DGM/VMPCIC/MC (24OCT2016)</t>
-[...2 lines deleted...]
-    <t>RD N° 900018-2018-DGM-VMPCIC-MC (04JUL2018)</t>
+    <t>RD N° 34-2016/DGM/VMPCIC/MC (24OCT2016)
+  (112.07 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 900018-2018-DGM-VMPCIC-MC (04JUL2018)
+  (118.87 KB)</t>
   </si>
   <si>
     <t>Análisis de materiales arqueológicos procedentes del Proyecto de investigación y delimitación arqueológica Maray</t>
   </si>
   <si>
     <t>Lic. Odón Rosales Huatuco y Bach. Denis Alberto Angulo Mendoza</t>
   </si>
   <si>
-    <t>RD N° 36-2016/DGM/VMPCIC/MC (11NOV2016)</t>
-[...2 lines deleted...]
-    <t>RD N° 36-2017/DGM/VMPCIC/MC (21DIC2017)</t>
+    <t>RD N° 36-2016/DGM/VMPCIC/MC (11NOV2016)
+  (1.11 MB)</t>
+  </si>
+  <si>
+    <t>RD N° 36-2017/DGM/VMPCIC/MC (21DIC2017)
+  (121.76 KB)</t>
   </si>
   <si>
     <t>Proyecto de Estudios de Colecciones del sitio Pampas Gramalote, Gramalote A y Pampa La Cruz, Huanchaco: una perspectiva diacrónica</t>
   </si>
   <si>
     <t>Dr. Gabriel Prieto Burmester</t>
   </si>
   <si>
-    <t>RD N° 42-2016/DGM/VMPCIC/MC (23DIC2016)</t>
+    <t>RD N° 42-2016/DGM/VMPCIC/MC (23DIC2016)
+  (146.33 KB)</t>
   </si>
   <si>
     <t>Proyecto de Investigación de Colecciones y Fondos Museográficos de Catalina Huanca, Montículo 6</t>
   </si>
   <si>
     <t>Dr. Miguel Antonio Cornejo Guerrero</t>
   </si>
   <si>
     <t>Museo de Sitio "Arturo Jiménez Borja"- Puruchuco</t>
   </si>
   <si>
-    <t>RD N° 03-2015-DGM-VMPCIC/MC (23JUN2015)</t>
-[...2 lines deleted...]
-    <t>RD N° 09-2016/DGM/VMPCIC/MC (19ABR2016)</t>
+    <t>RD N° 03-2015-DGM-VMPCIC/MC (23JUN2015)
+  (202.97 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 09-2016/DGM/VMPCIC/MC (19ABR2016)
+  (207.64 KB)</t>
   </si>
   <si>
     <t>Proyecto de Fondos Museográficos Investigaciones Bioantropológicas Colesuyo 2015</t>
   </si>
   <si>
-    <t>RD N° 04-2015-DGM-VMPCIC/MC (01JUL2015)</t>
+    <t>RD N° 04-2015-DGM-VMPCIC/MC (01JUL2015)
+  (292.49 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación bioarqueológica de Chachapoyas, Perú: análisis y selección de muestras óseas humanas de varios sitios arqueológicos Chachapoyas – Departamento de Amazonas</t>
   </si>
   <si>
     <t>Dra. Jennifer Marla Toyne</t>
   </si>
   <si>
-    <t>RD N° 05-2015-DGM-VMPCIC/MC (01JUL2015)</t>
-[...2 lines deleted...]
-    <t>RD N° 07-2016/DGM/VMPCIC/MC (16FEB2016)</t>
+    <t>RD N° 05-2015-DGM-VMPCIC/MC (01JUL2015)
+  (287.35 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 07-2016/DGM/VMPCIC/MC (16FEB2016)
+  (223.93 KB)</t>
   </si>
   <si>
     <t>Proyecto Colecciones Museográficas Colesuyo 2015</t>
   </si>
   <si>
-    <t>RD N° 07-2015-DGM-VMPCIC/MC (10JUL2015)</t>
-[...2 lines deleted...]
-    <t>RD N° 33-2024-DGM-VMPCIC/MC (27MAR2024)</t>
+    <t>RD N° 07-2015-DGM-VMPCIC/MC (10JUL2015)
+  (223.93 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 33-2024-DGM-VMPCIC/MC (27MAR2024)
+  (710.49 KB)</t>
   </si>
   <si>
     <t>Proyecto de investigación cerámica del sitio de Caylán (PV31-30), Nepeña, Ancash</t>
   </si>
   <si>
-    <t>RD N° 08-2015-DGM-VMPCIC/MC (22JUL2015)</t>
-[...2 lines deleted...]
-    <t>RD N° 28-2016/DGM/VMPCIC/MC (24AGO2016)</t>
+    <t>RD N° 08-2015-DGM-VMPCIC/MC (22JUL2015)
+  (213.68 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 28-2016/DGM/VMPCIC/MC (24AGO2016)
+  (164.53 KB)</t>
   </si>
   <si>
     <t>Estudio de la selección y uso de piedra en la arquitectura y objetos Incas</t>
   </si>
   <si>
     <t>Dr. Bill MacDonald y Dr. César Astuhuamán</t>
   </si>
   <si>
-    <t>RD N° 09-2015-DGM-VMPCIC/MC (03AGO2015)</t>
-[...2 lines deleted...]
-    <t>RD N° 15-2016/DGM/VMPCIC/MC (22JUN2016)</t>
+    <t>RD N° 09-2015-DGM-VMPCIC/MC (03AGO2015)
+  (207.64 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 15-2016/DGM/VMPCIC/MC (22JUN2016)
+  (165.14 KB)</t>
   </si>
   <si>
     <t>Proyecto Estudio de Restos Humanos y Muestras de Tierra de los sitios Pampas Gramalote y Pampa La Cruz/La Poza de la Bahía de Huanchaco, Temporada 2015</t>
   </si>
   <si>
-    <t>RD N° 10-2015-DGM-VMPCIC/MC (03AGO2015)</t>
-[...2 lines deleted...]
-    <t>RD N° 08-2015/DGM/VMPCIC/MC (15ABR2016)</t>
+    <t>RD N° 10-2015-DGM-VMPCIC/MC (03AGO2015)
+  (289.63 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 08-2015/DGM/VMPCIC/MC (15ABR2016)
+  (213.68 KB)</t>
   </si>
   <si>
     <t>Análisis de los Restos Óseos del Periodo Moche Tardío del Sitio Arqueológico de Huaca Colorada, Valle de Jequetepeque</t>
   </si>
   <si>
-    <t>RD N° 19-2015-DGM-VMPCIC/MC (10NOV2015)</t>
-[...2 lines deleted...]
-    <t>RD N° 27-2017-DGM-VMPCIC/MC (20JUL2017)</t>
+    <t>RD N° 19-2015-DGM-VMPCIC/MC (10NOV2015)
+  (279.16 KB)</t>
+  </si>
+  <si>
+    <t>RD N° 27-2017-DGM-VMPCIC/MC (20JUL2017) 
+  (105.15 KB)</t>
+  </si>
+  <si>
+    <t>“Actividades, identidades y salud durante cambios sociopolíticos en el valle de Moquegua”</t>
+  </si>
+  <si>
+    <t>Dra. Nicola O’Connor Sharratt</t>
+  </si>
+  <si>
+    <t>Museo Contisuyo, DDC Moquegua</t>
+  </si>
+  <si>
+    <t>RD N° 000048-2026-DGM-VMPCIC/MC (30JUL2026)
+  (455.12 KB)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
-[...1 lines deleted...]
-      <alignment vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+  <cellXfs count="2">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2491,4306 +2834,4410 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G183"/>
+  <dimension ref="A1:G188"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:G188"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="5" bestFit="true" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="51" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="299.498" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="102.546" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="284.216" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="51.845" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2">
+      <c r="A2" s="1">
         <v>2026</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="E2" t="s">
+      <c r="E2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G2" t="s">
+      <c r="G2" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3">
+      <c r="A3" s="1">
         <v>2026</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E3" t="s">
+      <c r="E3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="F3" t="s">
+      <c r="F3" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="G3" t="s">
+      <c r="G3" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4">
+      <c r="A4" s="1">
         <v>2026</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E4" t="s">
+      <c r="E4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="G4" t="s">
+      <c r="G4" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5">
+      <c r="A5" s="1">
         <v>2026</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="E5" t="s">
+      <c r="E5" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="F5" t="s">
+      <c r="F5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G5" t="s">
+      <c r="G5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6">
+      <c r="A6" s="1">
         <v>2026</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D6" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E6" t="s">
+      <c r="E6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="F6" t="s">
+      <c r="F6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="G6" t="s">
+      <c r="G6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7">
+      <c r="A7" s="1">
         <v>2026</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="E7" t="s">
+      <c r="E7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="F7" t="s">
+      <c r="F7" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="G7" t="s">
+      <c r="G7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:7">
-      <c r="A8">
+      <c r="A8" s="1">
         <v>2026</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D8" t="s">
+      <c r="D8" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="E8" t="s">
+      <c r="E8" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="F8" t="s">
+      <c r="F8" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="G8" t="s">
+      <c r="G8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9">
+      <c r="A9" s="1">
         <v>2026</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D9" t="s">
+      <c r="D9" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="E9" t="s">
+      <c r="E9" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="F9" t="s">
+      <c r="F9" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="G9" t="s">
+      <c r="G9" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:7">
-      <c r="A10">
+      <c r="A10" s="1">
         <v>2026</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D10" t="s">
+      <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="E10" t="s">
+      <c r="E10" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="F10" t="s">
+      <c r="F10" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="G10" t="s">
+      <c r="G10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11">
+      <c r="A11" s="1">
         <v>2026</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D11" t="s">
+      <c r="D11" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="E11" t="s">
+      <c r="E11" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="F11" t="s">
+      <c r="F11" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="G11" t="s">
+      <c r="G11" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12">
+      <c r="A12" s="1">
         <v>2026</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D12" t="s">
+      <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="E12" t="s">
+      <c r="E12" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="F12" t="s">
+      <c r="F12" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="G12" t="s">
+      <c r="G12" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13">
+      <c r="A13" s="1">
         <v>2026</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D13" t="s">
+      <c r="D13" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="E13" t="s">
+      <c r="E13" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="F13" t="s">
+      <c r="F13" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="G13" t="s">
+      <c r="G13" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14">
+      <c r="A14" s="1">
         <v>2026</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D14" t="s">
+      <c r="D14" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E14" t="s">
+      <c r="E14" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="F14" t="s">
+      <c r="G14" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="G14" t="s">
-[...4 lines deleted...]
-      <c r="A15">
+      <c r="C15" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="1">
         <v>2026</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="B16" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D15" t="s">
+      <c r="F18" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E15" t="s">
-[...19 lines deleted...]
-      <c r="D16" t="s">
+      <c r="E26" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="E16" t="s">
+      <c r="E44" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="F16" t="s">
-[...39 lines deleted...]
-      <c r="D18" t="s">
+      <c r="F44" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E18" t="s">
+      <c r="E61" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E66" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="F18" t="s">
-[...13 lines deleted...]
-      <c r="C19" t="s">
+      <c r="F66" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="F79" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="F95" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="F98" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="F100" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="F103" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="F104" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F105" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="F106" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F107" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="F109" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="F110" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="F111" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F112" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F113" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="F116" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="A118" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="A121" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="A122" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="F122" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="F123" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="A124" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="F124" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7">
+      <c r="A125" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7">
+      <c r="A126" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="A127" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="F127" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="A128" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E128" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="F128" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="F129" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="A130" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="F130" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7">
+      <c r="A131" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="F131" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7">
+      <c r="A132" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="F132" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7">
+      <c r="A133" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="E133" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="F133" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7">
+      <c r="A134" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7">
+      <c r="A135" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="F135" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7">
+      <c r="A136" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E136" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="F136" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7">
+      <c r="A137" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E137" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="F137" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7">
+      <c r="A138" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E138" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="F138" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7">
+      <c r="A139" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="F139" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7">
+      <c r="A140" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E140" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="F140" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7">
+      <c r="A141" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E141" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="F141" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7">
+      <c r="A142" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E142" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F142" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7">
+      <c r="A143" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="F143" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7">
+      <c r="A144" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E144" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F144" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7">
+      <c r="A145" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="F145" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7">
+      <c r="A146" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7">
+      <c r="A147" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E147" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="F147" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7">
+      <c r="A148" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E148" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="F148" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7">
+      <c r="A149" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E149" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F149" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7">
+      <c r="A150" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="F150" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7">
+      <c r="A151" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E151" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="F151" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7">
+      <c r="A152" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E152" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="F152" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7">
+      <c r="A153" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E153" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F153" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7">
+      <c r="A154" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="E154" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="F154" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7">
+      <c r="A155" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E155" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="F155" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7">
+      <c r="A156" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F156" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7">
+      <c r="A157" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E157" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="F157" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7">
+      <c r="A158" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E158" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="F158" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7">
+      <c r="A159" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E159" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="F159" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7">
+      <c r="A160" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E160" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="F160" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7">
+      <c r="A161" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E161" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="F161" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7">
+      <c r="A162" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E162" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="F162" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7">
+      <c r="A163" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E163" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="F163" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7">
+      <c r="A164" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="F164" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7">
+      <c r="A165" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E165" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="F165" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7">
+      <c r="A166" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E166" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="F166" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7">
+      <c r="A167" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E167" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="F167" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7">
+      <c r="A168" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="F168" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7">
+      <c r="A169" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E169" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="F169" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7">
+      <c r="A170" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E170" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="F170" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7">
+      <c r="A171" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E171" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F171" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7">
+      <c r="A172" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E172" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="F172" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7">
+      <c r="A173" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E173" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="F173" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7">
+      <c r="A174" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E174" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="F174" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7">
+      <c r="A175" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="D175" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E175" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="F175" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7">
+      <c r="A176" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="D176" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E19" t="s">
-[...42 lines deleted...]
-      <c r="D21" t="s">
+      <c r="E176" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F176" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7">
+      <c r="A177" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E177" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="F177" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7">
+      <c r="A178" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E178" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="F178" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7">
+      <c r="A179" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E179" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="F179" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7">
+      <c r="A180" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E180" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="F180" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7">
+      <c r="A181" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E181" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="F181" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7">
+      <c r="A182" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="D182" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="E21" t="s">
-[...19 lines deleted...]
-      <c r="D22" t="s">
+      <c r="E182" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="F182" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7">
+      <c r="A183" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E183" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="F183" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7">
+      <c r="A184" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E184" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="F184" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7">
+      <c r="A185" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E185" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="F185" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7">
+      <c r="A186" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D186" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E22" t="s">
-[...541 lines deleted...]
-      <c r="C46" t="s">
+      <c r="E186" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="F186" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7">
+      <c r="A187" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E187" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="F187" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7">
+      <c r="A188" s="1"/>
+      <c r="B188" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="D188" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="D46" t="s">
-[...3160 lines deleted...]
-        <v>711</v>
+      <c r="E188" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="F188" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Archivos</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>