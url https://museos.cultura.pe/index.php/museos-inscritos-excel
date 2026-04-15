--- v4 (2026-02-27)
+++ v5 (2026-04-15)
@@ -167,102 +167,102 @@
   <si>
     <t>30/11/2022</t>
   </si>
   <si>
     <t>Museo Municipal Prehispánico</t>
   </si>
   <si>
     <t>RD N° 075-2022-DGM-MC</t>
   </si>
   <si>
     <t>15/12/2022</t>
   </si>
   <si>
     <t>Museo de Sitio “Ernst W. Middendorf”</t>
   </si>
   <si>
     <t>Patronato del Parque de Las Leyendas “Felipe Benavides Barreda”</t>
   </si>
   <si>
     <t>RD N° 000125-2021-DGM-MC</t>
   </si>
   <si>
     <t>15/12/2021</t>
   </si>
   <si>
+    <t>Museo Regional de Casma "Max Uhle"</t>
+  </si>
+  <si>
+    <t>RD Nº D00001-2019-DGM/MC</t>
+  </si>
+  <si>
+    <t>05/10/2019</t>
+  </si>
+  <si>
     <t>Casa Museo Gran Almirante Grau de Piura</t>
   </si>
   <si>
     <t>Comandancia de la Primera Zona Naval Piura</t>
   </si>
   <si>
     <t>Piura</t>
   </si>
   <si>
     <t>RD N° D00050-2019/DGM/MC</t>
   </si>
   <si>
     <t>21/08/2019</t>
   </si>
   <si>
     <t>Museo Histórico Regional de Tacna</t>
   </si>
   <si>
     <t>RD N° D00053-2019-DGM/MC</t>
   </si>
   <si>
     <t>09/02/2019</t>
   </si>
   <si>
     <t>Museo Arqueológico Rafael Larco Herrera</t>
   </si>
   <si>
     <t>Asociación Rafael Larco Hoyle</t>
   </si>
   <si>
     <t>RD N° D000102-2019/DGM/MC</t>
   </si>
   <si>
     <t>27/11/2019</t>
   </si>
   <si>
     <t>Museo José Carlos Mariátegui</t>
   </si>
   <si>
     <t>RD Nº 008-2019-DGM/VMPCIC/MC</t>
   </si>
   <si>
     <t>31/01/2019</t>
-  </si>
-[...7 lines deleted...]
-    <t>05/10/2019</t>
   </si>
   <si>
     <t>Museo de Historia Natural "Vera Alleman Haeghebaert"</t>
   </si>
   <si>
     <t>Universidad Ricardo Palma</t>
   </si>
   <si>
     <t>RD N° 900015-2017/DGM/VMPCIC/MC</t>
   </si>
   <si>
     <t>05/12/2018</t>
   </si>
   <si>
     <t>Museo Histórico Regional del Cusco</t>
   </si>
   <si>
     <t>Cusco</t>
   </si>
   <si>
     <t>RD Nº 900034-2018-DGM/VMPCIC/MC</t>
   </si>
   <si>
     <t>11/08/2018</t>
   </si>
@@ -901,137 +901,137 @@
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>49</v>
       </c>
       <c r="F12" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" t="s">
         <v>52</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="F13" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>9</v>
       </c>
       <c r="E14" t="s">
         <v>57</v>
       </c>
       <c r="F14" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" t="s">
         <v>60</v>
       </c>
-      <c r="C15" t="s">
-[...5 lines deleted...]
-      <c r="E15" t="s">
+      <c r="F15" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" t="s">
         <v>63</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>64</v>
       </c>
       <c r="F16" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>13</v>
       </c>
       <c r="C17" t="s">
         <v>8</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>67</v>
       </c>
       <c r="F17" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>69</v>
       </c>
       <c r="B18" t="s">
         <v>70</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18" t="s">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>71</v>
       </c>
       <c r="F18" t="s">