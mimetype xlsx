--- v5 (2026-04-15)
+++ v6 (2026-08-15)
@@ -12,370 +12,414 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Archivos Museos Inscritos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Nombre del Museo</t>
   </si>
   <si>
     <t>Institución</t>
   </si>
   <si>
     <t>Administración</t>
   </si>
   <si>
     <t>Región</t>
   </si>
   <si>
     <t>Resolución de Incorporación</t>
   </si>
   <si>
     <t>Fecha de Incorporación</t>
   </si>
   <si>
+    <t>Museo Municipal de Cerro Azul</t>
+  </si>
+  <si>
+    <t>Municipalidad Distrital de Cerro Azul</t>
+  </si>
+  <si>
+    <t>Pública</t>
+  </si>
+  <si>
+    <t>Lima</t>
+  </si>
+  <si>
+    <t>RD N° 000047-2026-DGM-VMPCIC 
+  (436.08 KB)</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
     <t>Museo Ferroviario Nacional de Tacna</t>
   </si>
   <si>
     <t>Gobierno Regional de Tacna</t>
   </si>
   <si>
-    <t>Pública</t>
-[...1 lines deleted...]
-  <si>
     <t>Tacna</t>
   </si>
   <si>
-    <t>RD N° 0118-2024-DGM-VMPCIC/MC</t>
+    <t>RD N° 0118-2024-DGM-VMPCIC/MC
+  (707.31 KB)</t>
   </si>
   <si>
     <t>24/10/2024</t>
   </si>
   <si>
+    <t>Yuyanapaq. Para recordar</t>
+  </si>
+  <si>
+    <t>Defensoría del Pueblo</t>
+  </si>
+  <si>
+    <t>RD N° 0111-2023-DGM-MC
+  (740.24 KB)</t>
+  </si>
+  <si>
+    <t>17/11/2023</t>
+  </si>
+  <si>
+    <t>Museo de Sitio “Julio C. Tello” de Paracas</t>
+  </si>
+  <si>
+    <t>Ministerio de Cultura</t>
+  </si>
+  <si>
+    <t>Ica</t>
+  </si>
+  <si>
+    <t>RD N° 037-2023-DGM-MC
+  (685.42 KB)</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>Museo de Sitio Pachacamac</t>
+  </si>
+  <si>
+    <t>RD N° 022-2023-DGM-MC
+  (707.79 KB)</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>Museo de Sitio “Arturo Jiménez Borja”-Puruchuco</t>
+  </si>
+  <si>
+    <t>RD N° 021-2023-DGM-MC 
+  (810.63 KB)</t>
+  </si>
+  <si>
     <t>Museo Nacional Chavín</t>
   </si>
   <si>
-    <t>Ministerio de Cultura</t>
-[...1 lines deleted...]
-  <si>
     <t>Áncash</t>
   </si>
   <si>
-    <t>RD N° 011-2023-DGM-MC</t>
+    <t>RD N° 011-2023-DGM-MC 
+  (808.18 KB)</t>
   </si>
   <si>
     <t>26/01/2023</t>
   </si>
   <si>
-    <t>Museo de Sitio “Arturo Jiménez Borja”-Puruchuco</t>
-[...38 lines deleted...]
-    <t>17/11/2023</t>
+    <t>Museo Municipal Prehispánico</t>
+  </si>
+  <si>
+    <t>Municipalidad Metropolitana de Lima</t>
+  </si>
+  <si>
+    <t>RD N° 075-2022-DGM-MC
+  (739.18 KB)</t>
+  </si>
+  <si>
+    <t>15/12/2022</t>
+  </si>
+  <si>
+    <t>Museo de Sitio Bodega y Quadra</t>
+  </si>
+  <si>
+    <t>RD N° 071-2022-DGM-MC
+  (740.89 KB)</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>Museo Raimondi</t>
+  </si>
+  <si>
+    <t>Asociación Educacional Antonio Raimondi</t>
+  </si>
+  <si>
+    <t>Privada</t>
+  </si>
+  <si>
+    <t>RD N° 00059-2022-DGM-MC
+  (734.44 KB)</t>
+  </si>
+  <si>
+    <t>10/10/2022</t>
   </si>
   <si>
     <t>Museo "Casa de la Respuesta"</t>
   </si>
   <si>
     <t>Municipalidad Distrital de Santiago de Surco</t>
   </si>
   <si>
-    <t>RD N° 048-2022-DGM-MC</t>
+    <t>RD N° 048-2022-DGM-MC
+  (735.53 KB)</t>
   </si>
   <si>
     <t>19/08/2022</t>
   </si>
   <si>
-    <t>Museo Raimondi</t>
-[...34 lines deleted...]
-  <si>
     <t>Museo de Sitio “Ernst W. Middendorf”</t>
   </si>
   <si>
     <t>Patronato del Parque de Las Leyendas “Felipe Benavides Barreda”</t>
   </si>
   <si>
-    <t>RD N° 000125-2021-DGM-MC</t>
+    <t>RD N° 000125-2021-DGM-MC
+  (810.48 KB)</t>
   </si>
   <si>
     <t>15/12/2021</t>
   </si>
   <si>
+    <t>Museo Arqueológico Rafael Larco Herrera</t>
+  </si>
+  <si>
+    <t>Asociación Rafael Larco Hoyle</t>
+  </si>
+  <si>
+    <t>RD N° D000102-2019/DGM/MC
+  (345.16 KB)</t>
+  </si>
+  <si>
+    <t>27/11/2019</t>
+  </si>
+  <si>
+    <t>Museo Histórico Regional de Tacna</t>
+  </si>
+  <si>
+    <t>RD N° D00053-2019-DGM/MC
+  (496.6 KB)</t>
+  </si>
+  <si>
+    <t>09/02/2019</t>
+  </si>
+  <si>
+    <t>Casa Museo Gran Almirante Grau de Piura</t>
+  </si>
+  <si>
+    <t>Comandancia de la Primera Zona Naval Piura</t>
+  </si>
+  <si>
+    <t>Piura</t>
+  </si>
+  <si>
+    <t>RD N° D00050-2019/DGM/MC
+  (504.51 KB)</t>
+  </si>
+  <si>
+    <t>21/08/2019</t>
+  </si>
+  <si>
     <t>Museo Regional de Casma "Max Uhle"</t>
   </si>
   <si>
-    <t>RD Nº D00001-2019-DGM/MC</t>
+    <t>RD Nº D00001-2019-DGM/MC
+  (356.06 KB)</t>
   </si>
   <si>
     <t>05/10/2019</t>
   </si>
   <si>
-    <t>Casa Museo Gran Almirante Grau de Piura</t>
-[...34 lines deleted...]
-  <si>
     <t>Museo José Carlos Mariátegui</t>
   </si>
   <si>
-    <t>RD Nº 008-2019-DGM/VMPCIC/MC</t>
+    <t>RD Nº 008-2019-DGM/VMPCIC/MC
+  (199.23 KB)</t>
   </si>
   <si>
     <t>31/01/2019</t>
   </si>
   <si>
     <t>Museo de Historia Natural "Vera Alleman Haeghebaert"</t>
   </si>
   <si>
     <t>Universidad Ricardo Palma</t>
   </si>
   <si>
-    <t>RD N° 900015-2017/DGM/VMPCIC/MC</t>
+    <t>RD N° 900015-2017/DGM/VMPCIC/MC
+  (166.43 KB)</t>
   </si>
   <si>
     <t>05/12/2018</t>
   </si>
   <si>
+    <t>Museo Casa Hacienda Shismay</t>
+  </si>
+  <si>
+    <t>Patronato Museo Casa Hacienda Shismay</t>
+  </si>
+  <si>
+    <t>Huánuco</t>
+  </si>
+  <si>
+    <t>RD N° 900076-2018/DGM/VMPCIC/MC
+  (197.14 KB)</t>
+  </si>
+  <si>
+    <t>31/12/2018</t>
+  </si>
+  <si>
+    <t>Museo Nacional de la Cultura Peruana</t>
+  </si>
+  <si>
+    <t>RD Nº 900075-2018-DGM/VMPCIC/MC
+  (196.24 KB)</t>
+  </si>
+  <si>
+    <t>Museo de Arte de Lima</t>
+  </si>
+  <si>
+    <t>Asociación Museo de Arte de Lima</t>
+  </si>
+  <si>
+    <t>RD N° 900064-2018/DGM/VMPCIC/MC
+  (117.98 KB)</t>
+  </si>
+  <si>
+    <t>27/11/2018</t>
+  </si>
+  <si>
+    <t>Museo Nacional de Arqueología, Antropología e Historia del Perú</t>
+  </si>
+  <si>
+    <t>RD N° 900058-2018/DGM/VMPCIC/MC
+  (243.29 KB)</t>
+  </si>
+  <si>
+    <t>30/10/2018</t>
+  </si>
+  <si>
+    <t>Museo de Arte Italiano</t>
+  </si>
+  <si>
+    <t>RD Nº 900056-2018-DGM/VMPCIC/MC
+  (118 KB)</t>
+  </si>
+  <si>
+    <t>Museo Regional de Ica "Adolfo Bermúdez Jenkins" </t>
+  </si>
+  <si>
+    <t>RD N° 900035-2018/DGM/VMPCIC/MC
+  (244.6 KB)</t>
+  </si>
+  <si>
+    <t>11/08/2018</t>
+  </si>
+  <si>
     <t>Museo Histórico Regional del Cusco</t>
   </si>
   <si>
     <t>Cusco</t>
   </si>
   <si>
-    <t>RD Nº 900034-2018-DGM/VMPCIC/MC</t>
-[...56 lines deleted...]
-    <t>RD N° 900076-2018/DGM/VMPCIC/MC</t>
+    <t>RD Nº 900034-2018-DGM/VMPCIC/MC
+  (244.43 KB)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
-[...1 lines deleted...]
-      <alignment vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+  <cellXfs count="2">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -640,600 +684,611 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F25"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="75" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="26" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2" t="s">
+      <c r="C2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E3" t="s">
+      <c r="E3" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="F3" t="s">
+      <c r="F3" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B4" t="s">
-[...5 lines deleted...]
-      <c r="D4" t="s">
+      <c r="B4" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B5" t="s">
-[...8 lines deleted...]
-      <c r="E5" t="s">
+      <c r="B5" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="F5" t="s">
-        <v>20</v>
+      <c r="C5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B6" t="s">
-[...388 lines deleted...]
-      <c r="E25" t="s">
+      <c r="E25" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="F25" t="s">
-        <v>90</v>
+      <c r="F25" s="1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>95</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Archivos Museos Inscritos</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title/>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>